--- v0 (2025-10-10)
+++ v1 (2026-11-01)
@@ -1,10630 +1,27226 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3F4AC34D" w14:textId="7D41088C" w:rsidR="002C2493" w:rsidRPr="009C7ECE" w:rsidRDefault="00820BBB" w:rsidP="00E76A94">
+    <w:p w14:paraId="3F4AC34D" w14:textId="7D41088C" w:rsidR="002C2493" w:rsidRPr="00BB2305" w:rsidRDefault="00820BBB" w:rsidP="00E76A94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Villavicencio, </w:t>
       </w:r>
-      <w:r w:rsidR="009A134D" w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="009A134D" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="808080"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>(Día/mes/año).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3233442E" w14:textId="77777777" w:rsidR="00A57C9E" w:rsidRPr="009C7ECE" w:rsidRDefault="00A57C9E" w:rsidP="00E76A94">
+    <w:p w14:paraId="3233442E" w14:textId="77777777" w:rsidR="00A57C9E" w:rsidRPr="00BB2305" w:rsidRDefault="00A57C9E" w:rsidP="00E76A94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73CB5F11" w14:textId="77777777" w:rsidR="00B97A0A" w:rsidRPr="009C7ECE" w:rsidRDefault="00B97A0A" w:rsidP="00E76A94">
+    <w:p w14:paraId="73CB5F11" w14:textId="77777777" w:rsidR="00B97A0A" w:rsidRPr="00BB2305" w:rsidRDefault="00B97A0A" w:rsidP="00E76A94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="05AB6BC3" w14:textId="77777777" w:rsidR="009A134D" w:rsidRPr="009C7ECE" w:rsidRDefault="009A134D" w:rsidP="00E76A94">
+    <w:p w14:paraId="05AB6BC3" w14:textId="77777777" w:rsidR="009A134D" w:rsidRPr="00BB2305" w:rsidRDefault="009A134D" w:rsidP="00E76A94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Doctor:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C51B85C" w14:textId="77777777" w:rsidR="009A134D" w:rsidRPr="009C7ECE" w:rsidRDefault="009A134D" w:rsidP="00E76A94">
+    <w:p w14:paraId="1C51B85C" w14:textId="77777777" w:rsidR="009A134D" w:rsidRPr="00BB2305" w:rsidRDefault="009A134D" w:rsidP="00E76A94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(NOMBRE COMPLETO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061A74D2" w14:textId="77777777" w:rsidR="009A134D" w:rsidRPr="009C7ECE" w:rsidRDefault="009A134D" w:rsidP="00E76A94">
+    <w:p w14:paraId="061A74D2" w14:textId="77777777" w:rsidR="009A134D" w:rsidRPr="00BB2305" w:rsidRDefault="009A134D" w:rsidP="00E76A94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ordenador del gasto o su delegado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40005622" w14:textId="77777777" w:rsidR="009A134D" w:rsidRPr="009C7ECE" w:rsidRDefault="009A134D" w:rsidP="00E76A94">
+    <w:p w14:paraId="40005622" w14:textId="77777777" w:rsidR="009A134D" w:rsidRPr="00BB2305" w:rsidRDefault="009A134D" w:rsidP="00E76A94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UNIVERSIDAD DE LOS LLANOS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F538E1" w14:textId="77777777" w:rsidR="009A134D" w:rsidRPr="009C7ECE" w:rsidRDefault="009A134D" w:rsidP="00E76A94">
+    <w:p w14:paraId="67F538E1" w14:textId="77777777" w:rsidR="009A134D" w:rsidRPr="00BB2305" w:rsidRDefault="009A134D" w:rsidP="00E76A94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ciudad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33334E98" w14:textId="77777777" w:rsidR="00820BBB" w:rsidRPr="009C7ECE" w:rsidRDefault="00820BBB" w:rsidP="00E76A94">
+    <w:p w14:paraId="33334E98" w14:textId="77777777" w:rsidR="00820BBB" w:rsidRPr="00BB2305" w:rsidRDefault="00820BBB" w:rsidP="00E76A94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="525AFBC7" w14:textId="77777777" w:rsidR="00B97A0A" w:rsidRPr="009C7ECE" w:rsidRDefault="00B97A0A" w:rsidP="00E76A94">
+    <w:p w14:paraId="525AFBC7" w14:textId="77777777" w:rsidR="00B97A0A" w:rsidRPr="00BB2305" w:rsidRDefault="00B97A0A" w:rsidP="00E76A94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0779E3FA" w14:textId="77777777" w:rsidR="0092038F" w:rsidRPr="009C7ECE" w:rsidRDefault="0092038F" w:rsidP="00E76A94">
+    <w:p w14:paraId="0779E3FA" w14:textId="77777777" w:rsidR="0092038F" w:rsidRPr="00BB2305" w:rsidRDefault="0092038F" w:rsidP="00E76A94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">En cumplimiento del Acuerdo Superior No. 027 de 2020 Estatuto General de Contratación y la Resolución Rectoral No. 0685 de 2021, me permito presentar ante usted el </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ESTUDIO DE</w:t>
       </w:r>
-      <w:r w:rsidR="00A81F88" w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00A81F88" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L SECTOR </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>para llevar a cabo la presente contratación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2BA9C3" w14:textId="44C76531" w:rsidR="00A81F88" w:rsidRDefault="00A81F88" w:rsidP="00E76A94">
+    <w:p w14:paraId="6A2BA9C3" w14:textId="44C76531" w:rsidR="00A81F88" w:rsidRPr="00BB2305" w:rsidRDefault="00A81F88" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9962"/>
+        <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00046656" w14:paraId="49EF7731" w14:textId="77777777" w:rsidTr="00046656">
+      <w:tr w:rsidR="00046656" w:rsidRPr="00BB2305" w14:paraId="49EF7731" w14:textId="77777777" w:rsidTr="00046656">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21F4DDD8" w14:textId="6B639906" w:rsidR="00046656" w:rsidRDefault="00046656" w:rsidP="00E76A94">
+          <w:p w14:paraId="21F4DDD8" w14:textId="13D7781A" w:rsidR="00046656" w:rsidRPr="00BB2305" w:rsidRDefault="00046656" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>INTRODUCCIÓN CONTRATO DE OBRA – CONVOCATORIA PRIVADA</w:t>
+              <w:t xml:space="preserve">INTRODUCCIÓN CONTRATO DE </w:t>
+            </w:r>
+            <w:r w:rsidR="00E02C08" w:rsidRPr="00E02C08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(Indicar clase de contrato)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E02C08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– CONVOCATORIA </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E02C08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PRIVADA</w:t>
+            </w:r>
+            <w:r w:rsidR="00E02C08" w:rsidRPr="00E02C08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O PÚBLICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3081D7C7" w14:textId="738F4483" w:rsidR="00046656" w:rsidRDefault="00046656" w:rsidP="00E76A94">
+    <w:p w14:paraId="3081D7C7" w14:textId="738F4483" w:rsidR="00046656" w:rsidRPr="00BB2305" w:rsidRDefault="00046656" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B425556" w14:textId="2144BC88" w:rsidR="0051266B" w:rsidRPr="009C7ECE" w:rsidRDefault="0051266B" w:rsidP="00E76A94">
+    <w:p w14:paraId="22B239A0" w14:textId="77777777" w:rsidR="00DA2E55" w:rsidRPr="00BB2305" w:rsidRDefault="00DA2E55" w:rsidP="00DA2E55">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="49"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Universidad </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de los Llanos tiene como propósito dar cumplimiento a lo definido en el literal j) artículo 27</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">Estudio del sector para la convocatoria </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...2 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-        <w:t>privada</w:t>
+        <w:t>privada o pública</w:t>
       </w:r>
-      <w:r w:rsidR="00F1145B" w:rsidRPr="009C7ECE">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolución Rectoral No. 0685 de 2021 </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Por medio de la cual se adopta el Manual de Contratación de la Universidad de los Llanos, y se derogan las Resoluciones 2661 de 2011, 2079 de 2014 y 2588 de 2015”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD0A725" w14:textId="77777777" w:rsidR="0051266B" w:rsidRPr="009C7ECE" w:rsidRDefault="0051266B" w:rsidP="00E76A94">
-[...1043 lines deleted...]
-    <w:p w14:paraId="6C7A6098" w14:textId="77777777" w:rsidR="002E18A5" w:rsidRPr="009C7ECE" w:rsidRDefault="002E18A5" w:rsidP="00E76A94">
+    <w:p w14:paraId="6B47F530" w14:textId="77777777" w:rsidR="00F93E81" w:rsidRPr="00BB2305" w:rsidRDefault="00F93E81" w:rsidP="00F93E81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2580"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DD8973D" w14:textId="00491483" w:rsidR="002E18A5" w:rsidRPr="008B045F" w:rsidRDefault="002E18A5" w:rsidP="00E76A94">
+    <w:p w14:paraId="4296326A" w14:textId="77777777" w:rsidR="00F93E81" w:rsidRPr="00BB2305" w:rsidRDefault="00F93E81" w:rsidP="00F93E81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2580"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...121 lines deleted...]
-        <w:t>indicar lo que se requiere solucionar con la necesidad a plantearse)</w:t>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>El análisis del sector pertinente al proceso contractual implica la responsabilidad de las instituciones de examinar el ámbito relacionado con el objeto de contratación desde diversas perspectivas, como la legal, comercial, financiera, organizacional, técnica y de análisis de riesgo. Esta evaluación resulta fundamental para comprender los aspectos vinculados al objeto del proceso de contratación, detallando el mercado del bien, obra o servicio que se busca adquirir. Esta información es crucial para establecer los lineamientos y criterios de referencia que se propondrán, en consonancia con los principios de eficacia, eficiencia, economía y fomento de la competencia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692EC7EA" w14:textId="307D87DA" w:rsidR="002E18A5" w:rsidRDefault="002E18A5" w:rsidP="00E76A94">
+    <w:p w14:paraId="1718EFA4" w14:textId="77777777" w:rsidR="00F93E81" w:rsidRPr="00BB2305" w:rsidRDefault="00F93E81" w:rsidP="00F93E81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2580"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32AE25F8" w14:textId="77777777" w:rsidR="00F93E81" w:rsidRPr="00BB2305" w:rsidRDefault="00F93E81" w:rsidP="00F93E81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2580"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>La Universidad de los Llanos, como institución pública de educación superior, cumple un papel estratégico en el desarrollo académico, científico, social y cultural de la región, contribuyendo de manera permanente a la formación integral de profesionales, al fortalecimiento de la investigación y a la proyección social. En desarrollo de sus funciones misionales —docencia, investigación y extensión— así como de las actividades administrativas que garantizan su operatividad, la Institución asume un conjunto amplio y permanente de responsabilidades que requieren soporte logístico y material adecuado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC17214" w14:textId="77777777" w:rsidR="00F93E81" w:rsidRPr="00BB2305" w:rsidRDefault="00F93E81" w:rsidP="00F93E81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2580"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="246C139E" w14:textId="0E7DE4F3" w:rsidR="008B045F" w:rsidRPr="009617AB" w:rsidRDefault="008B045F" w:rsidP="00E76A94">
+    <w:p w14:paraId="5F89A533" w14:textId="77777777" w:rsidR="00DA2E55" w:rsidRPr="00BB2305" w:rsidRDefault="00DA2E55" w:rsidP="00DA2E55">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="A6A6A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B045F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="A6A6A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Nota fuera de texto:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="A6A6A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> Deberá desarrollar en el siguiente orden la descripción de la necesidad, junto con su alternativa de conveniencia y oportunidad para llevar a cabo la contratación. (se desarrollará en texto con la secuencia correspondiente, no se debe incluir los títulos de antecedes, desarrollo o alternativa, es necesario realizar una lectura acorde con la naturaleza del proceso)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61395F8D" w14:textId="77777777" w:rsidR="008B045F" w:rsidRPr="009617AB" w:rsidRDefault="008B045F" w:rsidP="00E76A94">
+    <w:p w14:paraId="3E936DA5" w14:textId="77777777" w:rsidR="00DA2E55" w:rsidRPr="00BB2305" w:rsidRDefault="00DA2E55" w:rsidP="00DA2E55">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="A6A6A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7113852D" w14:textId="753D7AA9" w:rsidR="008B045F" w:rsidRPr="009617AB" w:rsidRDefault="008B045F" w:rsidP="00E76A94">
+    <w:p w14:paraId="38E21DCC" w14:textId="41D48F11" w:rsidR="00DA2E55" w:rsidRPr="00BB2305" w:rsidRDefault="00DA2E55" w:rsidP="00DA2E55">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="A6A6A6"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="A6A6A6"/>
-        </w:rPr>
-[...1 lines deleted...]
-        <w:t>ANTECEDENTES DE LA NECESIDAD (Tiempo y lugar) Y JUSTIFICACIÓN DE LA MISMA (componentes jurídico, técnico y financiero)</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANTECEDENTES DE LA NECESIDAD (Tiempo y lugar) Y JUSTIFICACIÓN DE </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E04B58" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="A6A6A6"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Deberá indicar si corresponde a un proyecto de inversión los actos administrativos que aprueban el mismo.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ESTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="A6A6A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (componentes jurídico, técnico y financiero) Deberá indicar si corresponde a un proyecto de inversión los actos administrativos que aprueban el mismo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E91134" w14:textId="77777777" w:rsidR="008B045F" w:rsidRPr="009617AB" w:rsidRDefault="008B045F" w:rsidP="00E76A94">
+    <w:p w14:paraId="559DE031" w14:textId="77777777" w:rsidR="00DA2E55" w:rsidRPr="00BB2305" w:rsidRDefault="00DA2E55" w:rsidP="00DA2E55">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="A6A6A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C45A320" w14:textId="77777777" w:rsidR="008B045F" w:rsidRPr="009617AB" w:rsidRDefault="008B045F" w:rsidP="00E76A94">
+    <w:p w14:paraId="24AEA3C6" w14:textId="77777777" w:rsidR="00DA2E55" w:rsidRPr="00BB2305" w:rsidRDefault="00DA2E55" w:rsidP="00DA2E55">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="A6A6A6"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="A6A6A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DESARROLLO DE LA NESIDAD PRESENTADA (Justificación componentes jurídico, técnico y financiero)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268FD50C" w14:textId="77777777" w:rsidR="008B045F" w:rsidRPr="009617AB" w:rsidRDefault="008B045F" w:rsidP="00E76A94">
+    <w:p w14:paraId="5ACDB2F4" w14:textId="77777777" w:rsidR="00DA2E55" w:rsidRPr="00BB2305" w:rsidRDefault="00DA2E55" w:rsidP="00DA2E55">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="A6A6A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76ECFFB4" w14:textId="77777777" w:rsidR="008B045F" w:rsidRPr="009617AB" w:rsidRDefault="008B045F" w:rsidP="00E76A94">
+    <w:p w14:paraId="2057142F" w14:textId="77777777" w:rsidR="00DA2E55" w:rsidRPr="00BB2305" w:rsidRDefault="00DA2E55" w:rsidP="00DA2E55">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="A6A6A6"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="A6A6A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ALTERNATIVAS DE SOLUCIÓN (Indicar componentes jurídico, técnico y financiero)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1A8E21" w14:textId="77777777" w:rsidR="008B045F" w:rsidRPr="009617AB" w:rsidRDefault="008B045F" w:rsidP="00E76A94">
+    <w:p w14:paraId="47AE04DF" w14:textId="77777777" w:rsidR="00DA2E55" w:rsidRPr="00BB2305" w:rsidRDefault="00DA2E55" w:rsidP="00DA2E55">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="A6A6A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ECB7DFF" w14:textId="77777777" w:rsidR="008B045F" w:rsidRPr="009617AB" w:rsidRDefault="008B045F" w:rsidP="00E76A94">
+    <w:p w14:paraId="79FDC8E2" w14:textId="77777777" w:rsidR="00DA2E55" w:rsidRPr="00BB2305" w:rsidRDefault="00DA2E55" w:rsidP="00DA2E55">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Batang" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009617AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Por lo anterior,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009617AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="A6A6A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (solicitante ejemplo: facultad, dirección)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009617AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009617AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>y con el fin de atender de forma oportuna la necesidad presentada, se solicita llevar a cabo la presente contratación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD18684" w14:textId="7B7AFEBA" w:rsidR="008B045F" w:rsidRDefault="008B045F" w:rsidP="00E76A94">
+    <w:p w14:paraId="5AD18684" w14:textId="7B7AFEBA" w:rsidR="008B045F" w:rsidRPr="00BB2305" w:rsidRDefault="008B045F" w:rsidP="00E76A94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2580"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9962"/>
+        <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00046656" w14:paraId="466FF54F" w14:textId="77777777" w:rsidTr="00046656">
+      <w:tr w:rsidR="00046656" w:rsidRPr="00BB2305" w14:paraId="466FF54F" w14:textId="77777777" w:rsidTr="00046656">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16FEC248" w14:textId="1841169B" w:rsidR="00046656" w:rsidRDefault="00046656" w:rsidP="00E76A94">
+          <w:p w14:paraId="16FEC248" w14:textId="1841169B" w:rsidR="00046656" w:rsidRPr="00BB2305" w:rsidRDefault="00046656" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ASPECTOS GENERALES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0272E0E8" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="009C7ECE" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
+    <w:p w14:paraId="0272E0E8" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
       <w:pPr>
         <w:ind w:right="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3449"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5214"/>
+        <w:gridCol w:w="3252"/>
+        <w:gridCol w:w="1225"/>
+        <w:gridCol w:w="4917"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00046656" w14:paraId="135382DD" w14:textId="77777777" w:rsidTr="00046656">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="135382DD" w14:textId="77777777" w:rsidTr="00BB2305">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C2AD7FC" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00046656" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
+          </w:tcPr>
+          <w:p w14:paraId="0C2AD7FC" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
             <w:pPr>
               <w:ind w:right="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="x-none" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00046656">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="x-none" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>ENTIDAD CONTRATANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="62AC9EC3" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00046656" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AC9EC3" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="009A7B02" w:rsidP="00BB2305">
+            <w:pPr>
+              <w:ind w:right="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNIVERSIDAD DE LOS LLANOS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="534730D7" w14:textId="77777777" w:rsidTr="00BB2305">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D00F49" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
             <w:pPr>
               <w:ind w:right="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEPENDENCIA ORIGEN DE LA NECESIDAD </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E72370" w14:textId="079811F6" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="00622715" w:rsidP="00BB2305">
+            <w:pPr>
+              <w:ind w:right="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00046656">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(nombre facultad, dirección, jefatura)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="53EA5549" w14:textId="77777777" w:rsidTr="00BB2305">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2987F0" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:ind w:right="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>OBJETO A CONTRATAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D50E83D" w14:textId="40AFD5AC" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="00622715" w:rsidP="00BB2305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>(Describir el objeto a contratar)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="4186ECDB" w14:textId="77777777" w:rsidTr="006373D2">
+        <w:trPr>
+          <w:trHeight w:val="344"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD6A55D" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:ind w:right="105"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MODALIDAD DEL PROCESO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4892C471" w14:textId="6E8B9C11" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="009A7B02" w:rsidP="00BB2305">
+            <w:pPr>
+              <w:ind w:right="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNIVERSIDAD DE LOS LLANOS </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="006373D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONVOCATORIA </w:t>
+            </w:r>
+            <w:r w:rsidR="00D23B1B" w:rsidRPr="006373D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>PRIVADA</w:t>
+            </w:r>
+            <w:r w:rsidR="00622715" w:rsidRPr="006373D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O PÚBLICA </w:t>
+            </w:r>
+            <w:r w:rsidR="00622715" w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>(eliminar la que no aplique)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00046656" w14:paraId="534730D7" w14:textId="77777777" w:rsidTr="00046656">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="718340BC" w14:textId="77777777" w:rsidTr="00BB2305">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="05D00F49" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00046656" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
+          </w:tcPr>
+          <w:p w14:paraId="7039642C" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
             <w:pPr>
               <w:ind w:right="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="x-none" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00046656">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="x-none" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPENDENCIA ORIGEN DE LA NECESIDAD </w:t>
+              <w:t xml:space="preserve">PLAZO DE EJECUCIÓN </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="19E72370" w14:textId="079811F6" w:rsidR="009A7B02" w:rsidRPr="00046656" w:rsidRDefault="00622715" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C4EB49" w14:textId="035826F6" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="00622715" w:rsidP="00BB2305">
             <w:pPr>
               <w:ind w:right="105"/>
-              <w:jc w:val="both"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-              </w:rPr>
-              <w:t>(nombre facultad, dirección, jefatura)</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(DIAS/ MESES/AÑOS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00046656" w14:paraId="53EA5549" w14:textId="77777777" w:rsidTr="00046656">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="71E86966" w14:textId="77777777" w:rsidTr="00BB2305">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D2987F0" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00046656" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="535757BE" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
             <w:pPr>
               <w:ind w:right="105"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="x-none" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00046656">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="x-none" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>OBJETO A CONTRATAR</w:t>
+              <w:t>LUGAR DE EJECUCIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58CE0025" w14:textId="0126F2AA" w:rsidR="00622715" w:rsidRPr="00BB2305" w:rsidRDefault="00622715" w:rsidP="00BB2305">
+            <w:pPr>
+              <w:ind w:right="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Municipio de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Villavicencio o Granada ejemplo) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">del Departamento del Meta, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Dirección y nombre del campus) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de Universidad de los Llanos.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="2E97911B" w14:textId="77777777" w:rsidTr="00BB2305">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2065B6" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:ind w:right="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>VALOR DEL PROCESO A CONTRATAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EAFA78" w14:textId="27C28AEC" w:rsidR="000D1F3F" w:rsidRPr="00BB2305" w:rsidRDefault="000D1F3F" w:rsidP="00BB2305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>VALOR EN LETRA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MCTE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-              <w:t>(Describir el objeto a contratar)</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>($Valor en número).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00046656" w14:paraId="4186ECDB" w14:textId="77777777" w:rsidTr="00046656">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="08A3C6E6" w14:textId="77777777" w:rsidTr="00BB2305">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5FD6A55D" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00046656" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A6858B" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
             <w:pPr>
               <w:ind w:right="105"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="x-none" w:eastAsia="es-ES"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="x-none" w:eastAsia="es-ES"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">MODALIDAD DEL PROCESO </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>VIGENCIAS FUTURAS</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3C0A" w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DE EJECUCIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:bCs/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4317F1CB" w14:textId="140AA3F8" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="00AC7158" w:rsidP="00BB2305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:eastAsia="es-ES"/>
-[...36 lines deleted...]
-              <w:t>(eliminar la que no aplique)</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Si aplica). Describir el acto administrativo y lo que estipula la autorización. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00046656" w14:paraId="718340BC" w14:textId="77777777" w:rsidTr="00046656">
-[...266 lines deleted...]
-      <w:tr w:rsidR="00023148" w:rsidRPr="00046656" w14:paraId="3B8A5799" w14:textId="77777777" w:rsidTr="00046656">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="3B8A5799" w14:textId="77777777" w:rsidTr="00BB2305">
         <w:trPr>
           <w:trHeight w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E122A58" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00046656" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E122A58" w14:textId="77777777" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="009A7B02" w:rsidP="00E76A94">
             <w:pPr>
               <w:ind w:right="105"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="x-none" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00046656">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="x-none" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">CODIFICACIÓN </w:t>
             </w:r>
-            <w:r w:rsidRPr="00046656">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="105"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="x-none" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>UNSPSC DE LOS BIENES, OBRAS Y SERVICIOS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="69EF1BB4" w14:textId="7E003223" w:rsidR="009A7B02" w:rsidRPr="00046656" w:rsidRDefault="00AC7158" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69EF1BB4" w14:textId="7E003223" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="00AC7158" w:rsidP="00BB2305">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:ind w:right="105"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00046656">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Código</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1506A8E7" w14:textId="6C003B4B" w:rsidR="009A7B02" w:rsidRPr="00046656" w:rsidRDefault="00AC7158" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1506A8E7" w14:textId="6C003B4B" w:rsidR="009A7B02" w:rsidRPr="00BB2305" w:rsidRDefault="00AC7158" w:rsidP="00BB2305">
             <w:pPr>
               <w:ind w:right="105"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00046656">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6D94" w:rsidRPr="00046656" w14:paraId="787A05D3" w14:textId="77777777" w:rsidTr="00046656">
+      <w:tr w:rsidR="001B6D94" w:rsidRPr="00BB2305" w14:paraId="787A05D3" w14:textId="77777777" w:rsidTr="00BB2305">
         <w:trPr>
           <w:trHeight w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="77A3A7FA" w14:textId="77777777" w:rsidR="001B6D94" w:rsidRPr="00046656" w:rsidRDefault="001B6D94" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A3A7FA" w14:textId="77777777" w:rsidR="001B6D94" w:rsidRPr="00BB2305" w:rsidRDefault="001B6D94" w:rsidP="00E76A94">
             <w:pPr>
               <w:ind w:right="105"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="x-none" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5C701F06" w14:textId="67EF64CC" w:rsidR="001B6D94" w:rsidRPr="00046656" w:rsidRDefault="001B6D94" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C701F06" w14:textId="67EF64CC" w:rsidR="001B6D94" w:rsidRPr="00BB2305" w:rsidRDefault="001B6D94" w:rsidP="00BB2305">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:ind w:right="105"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00046656">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Código</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="54631719" w14:textId="65FADCA5" w:rsidR="001B6D94" w:rsidRPr="00046656" w:rsidRDefault="001B6D94" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54631719" w14:textId="65FADCA5" w:rsidR="001B6D94" w:rsidRPr="00BB2305" w:rsidRDefault="001B6D94" w:rsidP="00BB2305">
             <w:pPr>
               <w:ind w:right="105"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6D94" w:rsidRPr="00046656" w14:paraId="1E4ABC4D" w14:textId="77777777" w:rsidTr="00046656">
+      <w:tr w:rsidR="001B6D94" w:rsidRPr="00BB2305" w14:paraId="1E4ABC4D" w14:textId="77777777" w:rsidTr="00BB2305">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="454F4C78" w14:textId="77777777" w:rsidR="001B6D94" w:rsidRPr="00046656" w:rsidRDefault="001B6D94" w:rsidP="00E76A94">
+          </w:tcPr>
+          <w:p w14:paraId="454F4C78" w14:textId="77777777" w:rsidR="001B6D94" w:rsidRPr="00BB2305" w:rsidRDefault="001B6D94" w:rsidP="00E76A94">
             <w:pPr>
               <w:ind w:right="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="x-none" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E3560CD" w14:textId="63EF8D6A" w:rsidR="001B6D94" w:rsidRPr="00046656" w:rsidRDefault="001B6D94" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3560CD" w14:textId="63EF8D6A" w:rsidR="001B6D94" w:rsidRPr="00BB2305" w:rsidRDefault="001B6D94" w:rsidP="00BB2305">
             <w:pPr>
               <w:ind w:right="105"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00046656">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Código</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="30CF5DB5" w14:textId="781115CA" w:rsidR="001B6D94" w:rsidRPr="00046656" w:rsidRDefault="001B6D94" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30CF5DB5" w14:textId="781115CA" w:rsidR="001B6D94" w:rsidRPr="00BB2305" w:rsidRDefault="001B6D94" w:rsidP="00BB2305">
             <w:pPr>
               <w:ind w:right="105"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6D94" w:rsidRPr="00046656" w14:paraId="693BC795" w14:textId="77777777" w:rsidTr="00046656">
+      <w:tr w:rsidR="001B6D94" w:rsidRPr="00BB2305" w14:paraId="693BC795" w14:textId="77777777" w:rsidTr="00BB2305">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="34269DC1" w14:textId="77777777" w:rsidR="001B6D94" w:rsidRPr="00046656" w:rsidRDefault="001B6D94" w:rsidP="00E76A94">
+          </w:tcPr>
+          <w:p w14:paraId="34269DC1" w14:textId="77777777" w:rsidR="001B6D94" w:rsidRPr="00BB2305" w:rsidRDefault="001B6D94" w:rsidP="00E76A94">
             <w:pPr>
               <w:ind w:right="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="x-none" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="43E77789" w14:textId="427DD102" w:rsidR="001B6D94" w:rsidRPr="00046656" w:rsidRDefault="001B6D94" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E77789" w14:textId="427DD102" w:rsidR="001B6D94" w:rsidRPr="00BB2305" w:rsidRDefault="001B6D94" w:rsidP="00BB2305">
             <w:pPr>
               <w:ind w:right="105"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00046656">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Código</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="21E1A9CC" w14:textId="6FC7FF7B" w:rsidR="001B6D94" w:rsidRPr="00046656" w:rsidRDefault="001B6D94" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E1A9CC" w14:textId="6FC7FF7B" w:rsidR="001B6D94" w:rsidRPr="00BB2305" w:rsidRDefault="001B6D94" w:rsidP="00BB2305">
             <w:pPr>
               <w:ind w:right="105"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35647C1E" w14:textId="77777777" w:rsidR="00A81F88" w:rsidRPr="009C7ECE" w:rsidRDefault="00A81F88" w:rsidP="00E76A94">
-[...11 lines deleted...]
-    <w:p w14:paraId="6AFA4E55" w14:textId="77777777" w:rsidR="00A81F88" w:rsidRPr="009C7ECE" w:rsidRDefault="00A81F88" w:rsidP="00E76A94">
+    <w:p w14:paraId="6AFA4E55" w14:textId="166A014A" w:rsidR="00A81F88" w:rsidRPr="00BB2305" w:rsidRDefault="00A81F88" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...26 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1F9BFF01" w14:textId="77777777" w:rsidR="00A81F88" w:rsidRPr="009C7ECE" w:rsidRDefault="00A81F88" w:rsidP="00E76A94">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="12"/>
+        <w:tblW w:w="9394" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9394"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CE4CF6" w:rsidRPr="00732172" w14:paraId="65FC50A9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="560A58C5" w14:textId="5FF2F68B" w:rsidR="00CE4CF6" w:rsidRPr="00CE4CF6" w:rsidRDefault="00CE4CF6" w:rsidP="00CE4CF6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE4CF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ANÁLISIS TÉCNICO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1F9BFF01" w14:textId="77777777" w:rsidR="00A81F88" w:rsidRPr="00BB2305" w:rsidRDefault="00A81F88" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E928109" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="009C7ECE" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+    <w:p w14:paraId="2F24FC83" w14:textId="77777777" w:rsidR="00B21931" w:rsidRPr="00BB2305" w:rsidRDefault="00B21931" w:rsidP="00B21931">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Como a</w:t>
+        <w:t>Como aspectos técnicos, se requiere que los posibles oferentes acrediten la capacidad técnica, jurídica, operativa, logística y administrativa necesaria para la adecuada ejecución del objeto contractual, conforme a la naturaleza, alcance y complejidad del proceso de contratación. Para ello, deberán demostrar experiencia relacionada con el objeto a contratar, organización suficiente, cumplimiento de la normatividad vigente y disponibilidad de los recursos necesarios que garanticen el desarrollo oportuno y eficiente de las obligaciones contractuales.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="38F7F107" w14:textId="77777777" w:rsidR="00B21931" w:rsidRPr="00BB2305" w:rsidRDefault="00B21931" w:rsidP="00B21931">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E9EC5C8" w14:textId="1AE65F4E" w:rsidR="00B21931" w:rsidRPr="00BB2305" w:rsidRDefault="00B21931" w:rsidP="00B21931">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>pe</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-        <w:t>ct</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Así mismo, el proponente deberá contar con el personal, equipos, herramientas, infraestructura, tecnología, materiales y demás recursos físicos y logísticos que se requieran para la ejecución del contrato, según corresponda. Estos recursos deberán asegurar el cumplimiento de las especificaciones técnicas, los estándares de calidad, los plazos establecidos y las demás condiciones previstas en los documentos del proceso, garantizando la correcta </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E84944">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ejecución, suministro, entrega, instalación, implementación, mantenimiento o prestación de los bienes, servicios u obras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>os técnicos, se requiere que los oferentes tengan capacidad competitiva en términos de experiencia consolidada. As</w:t>
+        <w:t>objeto de contratación, incluyendo los elementos complementarios que resulten necesarios para el cumplimiento integral del contrato</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="265BA420" w14:textId="77777777" w:rsidR="00B21931" w:rsidRPr="00BB2305" w:rsidRDefault="00B21931" w:rsidP="00B21931">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="092C49AD" w14:textId="21C09A4D" w:rsidR="00E61D89" w:rsidRDefault="00FC03C9" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Nota fuera de texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001E44E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hablar de forma general aplicado al proceso los siguientes temas: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24861935" w14:textId="77777777" w:rsidR="001E44E3" w:rsidRPr="00BB2305" w:rsidRDefault="001E44E3" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="407C252B" w14:textId="1B9A892B" w:rsidR="0033233E" w:rsidRPr="00BB2305" w:rsidRDefault="0033233E" w:rsidP="00F04370">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Condiciones técnicas, tecnológicas y funcionales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B8FC37" w14:textId="7FDF9C4D" w:rsidR="006A0558" w:rsidRPr="00BB2305" w:rsidRDefault="006A0558" w:rsidP="00F04370">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC03C9" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ambios tecnológicos</w:t>
+      </w:r>
+      <w:r w:rsidR="00007322" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00007322" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Se debe analizar la evolución tecnológica del mercado relacionada con el objeto contractual, identificando innovaciones, actualizaciones, mejoras en el desempeño, eficiencia, seguridad, sostenibilidad, compatibilidad o cualquier otro avance que pueda influir en la selección de los bienes, servicios u obras requeridos por la entidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C802DD" w14:textId="00DD7F55" w:rsidR="006A0558" w:rsidRPr="00BB2305" w:rsidRDefault="006A0558" w:rsidP="00F04370">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC03C9" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mplitud de la oferta de características de los productos</w:t>
+      </w:r>
+      <w:r w:rsidR="00A819E7" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00007322" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Se debe evaluar la diversidad de bienes o servicios disponibles en el mercado, considerando las diferentes marcas, modelos, presentaciones, configuraciones, capacidades, funcionalidades, especificaciones técnicas y alternativas que permitan satisfacer la necesidad institucional, garantizando la pluralidad de oferentes cuando sea posible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6B6978" w14:textId="70EC1A02" w:rsidR="006A0558" w:rsidRPr="00BB2305" w:rsidRDefault="006A0558" w:rsidP="00F04370">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Es</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC03C9" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pecificaciones de calidad</w:t>
+      </w:r>
+      <w:r w:rsidR="00007322" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00007322" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Se deben identificar los estándares de calidad, normas técnicas, certificaciones, requisitos de desempeño, vida útil, garantías y demás condiciones que aseguren que los bienes, servicios u obras cumplen con las características necesarias para atender la necesidad de la entidad y con la normatividad aplicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D46505" w14:textId="7D52E43C" w:rsidR="006A0558" w:rsidRPr="00BB2305" w:rsidRDefault="006A0558" w:rsidP="00F04370">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC03C9" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ondiciones especiales para la entrega</w:t>
+      </w:r>
+      <w:r w:rsidR="00007322" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00007322" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Se deben establecer las condiciones logísticas, técnicas, operativas o de seguridad que resulten necesarias para el transporte, almacenamiento, entrega, instalación o puesta en funcionamiento del objeto contractual, de acuerdo con su naturaleza, tales como control de temperatura, embalaje especializado, custodia, protocolos de seguridad, manejo de mercancías especiales, permisos, horarios o cualquier otro requisito aplicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7C538D" w14:textId="3E8E7E96" w:rsidR="00FC03C9" w:rsidRPr="00BB2305" w:rsidRDefault="006A0558" w:rsidP="00F04370">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC03C9" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iempos de entrega</w:t>
+      </w:r>
+      <w:r w:rsidR="00007322" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00007322" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00007322" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Se debe analizar el plazo requerido para el suministro, ejecución o prestación del objeto contractual, teniendo en cuenta los tiempos de fabricación, importación, disponibilidad en el mercado, transporte, instalación, implementación, puesta en funcionamiento o cualquier otra actividad necesaria para garantizar el cumplimiento oportuno de las necesidades de la entidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC140A5" w14:textId="77777777" w:rsidR="009D6FA5" w:rsidRPr="00BB2305" w:rsidRDefault="009D6FA5" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-        <w:t xml:space="preserve">í </w:t>
-[...87 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="156D0E8A" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="009C7ECE" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9394" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9394"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CE4CF6" w:rsidRPr="00732172" w14:paraId="1CB26E9B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0539FD2E" w14:textId="50A472C3" w:rsidR="00CE4CF6" w:rsidRPr="00CE4CF6" w:rsidRDefault="00CE4CF6" w:rsidP="00CE4CF6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE4CF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DESCRIPCIÓN DEL SECTOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4AC68402" w14:textId="77777777" w:rsidR="00B477B6" w:rsidRPr="00BB2305" w:rsidRDefault="00B477B6" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:noProof/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13D37690" w14:textId="745602C1" w:rsidR="00150134" w:rsidRPr="009C7ECE" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+    <w:p w14:paraId="4CCAA475" w14:textId="77777777" w:rsidR="00E64C9D" w:rsidRPr="00BB2305" w:rsidRDefault="00E64C9D" w:rsidP="00E64C9D">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">De igual  forma se requiere que los instrumentos </w:t>
-[...426 lines deleted...]
-        <w:t xml:space="preserve">calidad y tiempo del objeto contratado. </w:t>
+        <w:t>La actividad económica comprende el conjunto de actividades orientadas a la producción, transformación, comercialización y prestación de bienes, obras y servicios que satisfacen las necesidades de la sociedad. Para efectos del análisis económico del sector, es necesario identificar el mercado en el que se desarrolla el objeto del proceso de contratación, considerando sus características, dinámica, nivel de competencia, oferta y demanda, así como los factores económicos que pueden incidir en su ejecución.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32782F28" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00FC03C9" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+    <w:p w14:paraId="1513FAD7" w14:textId="77777777" w:rsidR="00E64C9D" w:rsidRPr="00BB2305" w:rsidRDefault="00E64C9D" w:rsidP="00E64C9D">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:noProof/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B7C538D" w14:textId="20BB9B00" w:rsidR="00FC03C9" w:rsidRPr="00FC03C9" w:rsidRDefault="00FC03C9" w:rsidP="00E76A94">
+    <w:p w14:paraId="0D939CA6" w14:textId="77777777" w:rsidR="006A1A4D" w:rsidRDefault="00E64C9D" w:rsidP="00E64C9D">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:noProof/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:noProof/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De manera general, la economía se clasifica en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC03C9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="006A1A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:t>Deberá indicar las condiciones técnicas y tecnológicas del objeto del Proceso de Contratación, incluyendo el estado de la innovación y desarrollo técnico que permite crear nuevos productos y oportunidades de mercado y las nuevas tendencias como: (i) cambios tecnológicos, (ii) amplitud de la oferta de características de los productos; (iii) especificaciones de calidad; (iv) condiciones especiales para la entrega (cadenas de frío, sistemas de vigilancia, etc.) y (v) tiempos de entrega.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1FF118" w14:textId="77777777" w:rsidR="00FC03C9" w:rsidRPr="009C7ECE" w:rsidRDefault="00FC03C9" w:rsidP="00E76A94">
+    <w:p w14:paraId="54ECCFFB" w14:textId="77777777" w:rsidR="006A1A4D" w:rsidRPr="006A1A4D" w:rsidRDefault="006A1A4D" w:rsidP="00E64C9D">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
-[...373 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="236EE365" w14:textId="77777777" w:rsidR="00B477B6" w:rsidRPr="009C7ECE" w:rsidRDefault="00B477B6" w:rsidP="00E76A94">
-[...307 lines deleted...]
-    <w:p w14:paraId="6B1DA4BC" w14:textId="5D65BDEB" w:rsidR="00374B77" w:rsidRDefault="00374B77" w:rsidP="00E76A94">
+    <w:p w14:paraId="2670CC1E" w14:textId="77777777" w:rsidR="006A1A4D" w:rsidRPr="00304BE7" w:rsidRDefault="006A1A4D" w:rsidP="006A1A4D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304BE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Actividades Primarias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304BE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: El grupo principal de estas actividades económicas es el primario. Son las actividades que satisfacen una necesidad empleando para ello elementos o procesos naturales. Las cinco principales actividades primarias son: la agricultura, la ganadería, la pesca, la minería y la explotación forestal. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2333CCCB" w14:textId="30C721C3" w:rsidR="00A65E13" w:rsidRPr="000740AE" w:rsidRDefault="00A65E13" w:rsidP="00E76A94">
+    <w:p w14:paraId="50535711" w14:textId="77777777" w:rsidR="006A1A4D" w:rsidRPr="00304BE7" w:rsidRDefault="006A1A4D" w:rsidP="006A1A4D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="626712D3" w14:textId="0F2710D8" w:rsidR="00A65E13" w:rsidRDefault="00A65E13" w:rsidP="00E76A94">
+    <w:p w14:paraId="283FFB8C" w14:textId="30EAC18A" w:rsidR="006A1A4D" w:rsidRPr="00304BE7" w:rsidRDefault="006A1A4D" w:rsidP="006A1A4D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304BE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Actividades Secundarias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304BE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Las actividades secundarias son aquellas que transforman los productos primarios en manufacturas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A1F191" w14:textId="77777777" w:rsidR="006A1A4D" w:rsidRPr="00304BE7" w:rsidRDefault="006A1A4D" w:rsidP="006A1A4D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14BD1B00" w14:textId="390F965D" w:rsidR="006A1A4D" w:rsidRPr="00304BE7" w:rsidRDefault="006A1A4D" w:rsidP="006A1A4D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304BE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Actividades Terciarias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304BE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>: Hay un grupo de las actividades económicas humanas denominadas terciarias que son las que se realizan para poder brindarnos diferentes servicios, y son indispensables para la realización de las actividades de tipo primarias y de tipo secundarias. incluye todas aquellas actividades que no producen una mercancía en sí, pero son necesarias para el funcionamiento de la economía, administración pública, comercio, transporte, servicios personales, servicios profesionales, interventorías, turismo, salud, educación, servicios financieros.  Las actividades del sector terciario se pueden dividir en tres grandes grupos: comercio, transporte y servicios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E77E4EC" w14:textId="77777777" w:rsidR="006A1A4D" w:rsidRPr="00695F2E" w:rsidRDefault="006A1A4D" w:rsidP="00E64C9D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AEFCA10" w14:textId="74F0B417" w:rsidR="00B81E1E" w:rsidRPr="006A1A4D" w:rsidRDefault="00E464C3" w:rsidP="006A1A4D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E464C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Por lo anterior, e</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1A4D" w:rsidRPr="00E464C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E464C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">presente </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1A4D" w:rsidRPr="00E464C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">objeto contractual se clasifica dentro del sector </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(indicar el sector economico) </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1A4D" w:rsidRPr="00E464C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>de la economía</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1A4D" w:rsidRPr="006A1A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el cual …( complementar justificacion).</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1A4D" w:rsidRPr="006A1A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148334F1" w14:textId="77777777" w:rsidR="006A1A4D" w:rsidRPr="002C5667" w:rsidRDefault="006A1A4D" w:rsidP="006A1A4D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C27B13C" w14:textId="2E7C0DDF" w:rsidR="00B81E1E" w:rsidRPr="002C5667" w:rsidRDefault="00B81E1E" w:rsidP="00B81E1E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C5667">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ilustración </w:t>
+      </w:r>
+      <w:r w:rsidR="00C24E3B" w:rsidRPr="00C24E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C5667">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Sectores Productivos de la Economía.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C5667">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C5667">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fuente: Scribd Cuadro Sectores Productivos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C5667">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C73A83" w14:textId="77777777" w:rsidR="00B81E1E" w:rsidRPr="002C5667" w:rsidRDefault="00B81E1E" w:rsidP="00B81E1E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C5667">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="458C282C" wp14:editId="53211F0E">
+            <wp:extent cx="5645358" cy="3013710"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2120072100" name="image13.jpg" descr="Diagrama&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image13.jpg" descr="Diagrama&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect l="4189" t="5440" r="3832" b="6937"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5668764" cy="3026205"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1CAD1F" w14:textId="77777777" w:rsidR="00B81E1E" w:rsidRPr="00D95483" w:rsidRDefault="00B81E1E" w:rsidP="00B81E1E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="462A7014" w14:textId="77777777" w:rsidR="00B81E1E" w:rsidRPr="00D95483" w:rsidRDefault="00B81E1E" w:rsidP="00077F96">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95483">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>PRODUCTOS INCLUIDOS DENTRO DEL SECTOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3693ED6B" w14:textId="77777777" w:rsidR="00E74D94" w:rsidRPr="00D95483" w:rsidRDefault="00E74D94" w:rsidP="00077F96">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95483">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>AGENTES QUE COMPONEN EL SECTOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BD502F" w14:textId="77777777" w:rsidR="00E74D94" w:rsidRPr="00D95483" w:rsidRDefault="00E74D94" w:rsidP="00077F96">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95483">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>GREMIOS Y ASOCIACIONES QUE PARTICIPAN EN EL SECTOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3625DA" w14:textId="77777777" w:rsidR="00E74D94" w:rsidRPr="00D95483" w:rsidRDefault="00E74D94" w:rsidP="00077F96">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95483">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>CIFRAS DEL MERCADO Y PERSPECTIVAS DE CRECIMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7892D862" w14:textId="0C8B2C1C" w:rsidR="00E74D94" w:rsidRPr="002C5667" w:rsidRDefault="00E74D94" w:rsidP="00077F96">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95483">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ENCUESTA MENSUAL</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11E23" w:rsidRPr="00D95483">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11E23" w:rsidRPr="00D11E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Relacionada con el objeto contractual (Transporte, obra, comercio, servicios</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11E23" w:rsidRPr="00D11E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230515AE" w14:textId="77777777" w:rsidR="000853DF" w:rsidRPr="00BB2305" w:rsidRDefault="000853DF" w:rsidP="000853DF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:left="720" w:right="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9394" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9394"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000853DF" w:rsidRPr="00732172" w14:paraId="1A57DB8E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AD7469" w14:textId="00A1A472" w:rsidR="000853DF" w:rsidRPr="000853DF" w:rsidRDefault="000853DF" w:rsidP="000853DF">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000853DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ANÁLISIS ECONÓMICO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6CB9E339" w14:textId="77777777" w:rsidR="00DA3427" w:rsidRDefault="00DA3427" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D5BBC8" w14:textId="27D0EA43" w:rsidR="00DA3427" w:rsidRDefault="00DA3427" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se deberá analizar cada indicador económico con su respectiva </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74D94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gráfica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4822709C" w14:textId="77777777" w:rsidR="00DA3427" w:rsidRDefault="00DA3427" w:rsidP="000853DF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75DF61AF" w14:textId="1FC7BFAA" w:rsidR="000853DF" w:rsidRPr="00D95483" w:rsidRDefault="000853DF" w:rsidP="00D95483">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95483">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>POLÍTICA MONETARIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DCCDAE" w14:textId="240B3841" w:rsidR="000853DF" w:rsidRPr="00CE12C4" w:rsidRDefault="000853DF" w:rsidP="00D95483">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE12C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INDICADOR DE SEGUIMIENTO A LA ECONOMÍA (ISE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290990A5" w14:textId="3E95B975" w:rsidR="000853DF" w:rsidRPr="00CE12C4" w:rsidRDefault="000853DF" w:rsidP="00D95483">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE12C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PRODUCTO INTERNO BRUTO -PIB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E14D0A5" w14:textId="3397F23C" w:rsidR="000853DF" w:rsidRPr="00CE12C4" w:rsidRDefault="000853DF" w:rsidP="00D95483">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE12C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ÍNDICE DE PRECIOS AL CONSUMIDOR (IPC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4C5288" w14:textId="410223CD" w:rsidR="000853DF" w:rsidRPr="00CE12C4" w:rsidRDefault="000853DF" w:rsidP="00D95483">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE12C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TASA DE DESEMPLEO Y EMPLEO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB03292" w14:textId="77777777" w:rsidR="000853DF" w:rsidRPr="00CE12C4" w:rsidRDefault="000853DF" w:rsidP="00D95483">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE12C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SALARIO MÍNIMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AB4C89" w14:textId="4A6E5E98" w:rsidR="000853DF" w:rsidRPr="00D95483" w:rsidRDefault="000853DF" w:rsidP="00D95483">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE12C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TASA REPRESENTATIVA DEL MERCADO (TRM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266B1A5E" w14:textId="4ED3BA79" w:rsidR="000853DF" w:rsidRPr="00CE12C4" w:rsidRDefault="000853DF" w:rsidP="00D95483">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE12C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EL ÍNDICE DE PRECIOS DEL PRODUCTOR (IPP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DDDF7A" w14:textId="77777777" w:rsidR="000853DF" w:rsidRPr="00BB2305" w:rsidRDefault="000853DF" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9962"/>
+        <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A87A24" w14:paraId="46AFE422" w14:textId="77777777" w:rsidTr="002373AD">
+      <w:tr w:rsidR="00A87A24" w:rsidRPr="00BB2305" w14:paraId="46AFE422" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3B7979" w14:textId="26CAEB02" w:rsidR="00A87A24" w:rsidRDefault="00A87A24" w:rsidP="00E76A94">
+          <w:p w14:paraId="2A3B7979" w14:textId="26CAEB02" w:rsidR="00A87A24" w:rsidRPr="00BB2305" w:rsidRDefault="00A87A24" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ACUERDOS COMERCIALES:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C1C75A8" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+    <w:p w14:paraId="6C1C75A8" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ADAB13C" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="009C7ECE" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+    <w:p w14:paraId="1ADAB13C" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conforme al Manual para el manejo de los Acuerdos Comerciales en Procesos de Contratación y lo establecido en el manual explicativo de los capítulos de contratación pública de los acuerdos </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">comerciales negociados por Colombia para entidades contratantes, del Ministerio de Comercio, Industria y Turismo y el Departamento Nacional de Planeación, se procede a determinar si la contratación se encuentra cubierta por un Acuerdo Internacional o Tratado de Libre Comercio vigente. </w:t>
+        <w:t xml:space="preserve">Conforme al Manual para el manejo de los Acuerdos Comerciales en Procesos de Contratación y lo establecido en el manual explicativo de los capítulos de contratación pública de los acuerdos comerciales negociados por Colombia para entidades contratantes, del Ministerio de Comercio, Industria y Turismo y el Departamento Nacional de Planeación, se procede a determinar si la contratación se encuentra cubierta por un Acuerdo Internacional o Tratado de Libre Comercio vigente. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CE005F" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="009C7ECE" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+    <w:p w14:paraId="52CE005F" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43F1117B" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="009C7ECE" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+    <w:p w14:paraId="43F1117B" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Los Acuerdos Comerciales aplicables al presente proceso de contratación se definen en la siguiente tabla:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123874C7" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="009C7ECE" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+    <w:p w14:paraId="123874C7" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="70" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1563"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2059"/>
+        <w:gridCol w:w="1424"/>
+        <w:gridCol w:w="1107"/>
+        <w:gridCol w:w="964"/>
+        <w:gridCol w:w="2334"/>
+        <w:gridCol w:w="1613"/>
+        <w:gridCol w:w="1952"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00A87A24" w14:paraId="28AAC3B9" w14:textId="77777777" w:rsidTr="00A87A24">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="28AAC3B9" w14:textId="77777777" w:rsidTr="00A87A24">
         <w:trPr>
           <w:trHeight w:val="837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="518F1530" w14:textId="4AC8D1C4" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="518F1530" w14:textId="4AC8D1C4" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> País</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="792CC167" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="792CC167" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Entidad Estatal incluida</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45048CFF" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="45048CFF" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Presupuesto del proceso de contratación</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A87A24">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>superior al valor del Acuerdo Comercial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AA1E0C9" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5AA1E0C9" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Excepción aplicable</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A87A24">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>al Proceso de Contratación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F396A2C" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0F396A2C" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Proceso de contratación cubierto por el Acuerdo Comercial</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00A87A24" w14:paraId="6EFD427C" w14:textId="77777777" w:rsidTr="00A87A24">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="6EFD427C" w14:textId="77777777" w:rsidTr="00A87A24">
         <w:trPr>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A234A5A" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3A234A5A" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Alianza Pacífico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76E836BC" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="76E836BC" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Chile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4588B48C" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="4588B48C" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28832837" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="28832837" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AAA9927" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="4AAA9927" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DC23879" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="0DC23879" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00A87A24" w14:paraId="600DB906" w14:textId="77777777" w:rsidTr="00A87A24">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="600DB906" w14:textId="77777777" w:rsidTr="00A87A24">
         <w:trPr>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04EC88A9" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="04EC88A9" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01436762" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="01436762" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>México</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11E1BF9F" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="11E1BF9F" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C80DFE7" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="1C80DFE7" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="171A552F" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="171A552F" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6842A701" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="6842A701" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00A87A24" w14:paraId="7C2604E7" w14:textId="77777777" w:rsidTr="00A87A24">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="7C2604E7" w14:textId="77777777" w:rsidTr="00A87A24">
         <w:trPr>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="098013AB" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="098013AB" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="117F3D99" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="117F3D99" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Perú</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="596ACC14" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="596ACC14" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71240FA0" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="71240FA0" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F7870B4" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="0F7870B4" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A885B5F" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="1A885B5F" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00A87A24" w14:paraId="42328265" w14:textId="77777777" w:rsidTr="00A87A24">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="42328265" w14:textId="77777777" w:rsidTr="00A87A24">
         <w:trPr>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5997175D" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5997175D" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Canadá</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="146837F5" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="146837F5" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D377E6D" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="7D377E6D" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54FA264A" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="54FA264A" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B9BC71E" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="1B9BC71E" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00A87A24" w14:paraId="01ED90F9" w14:textId="77777777" w:rsidTr="00A87A24">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="01ED90F9" w14:textId="77777777" w:rsidTr="00A87A24">
         <w:trPr>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26C134E2" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="26C134E2" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Chile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D1693EC" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="5D1693EC" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4635AC0F" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="4635AC0F" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1416A7CC" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="1416A7CC" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4430099C" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="4430099C" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00A87A24" w14:paraId="7114FE46" w14:textId="77777777" w:rsidTr="00A87A24">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="7114FE46" w14:textId="77777777" w:rsidTr="00A87A24">
         <w:trPr>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11DF5822" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="11DF5822" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Corea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4044C242" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="4044C242" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28DD2768" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="28DD2768" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="473D9AEB" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="473D9AEB" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="216D16EB" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="216D16EB" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00A87A24" w14:paraId="19F9C19D" w14:textId="77777777" w:rsidTr="00A87A24">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="19F9C19D" w14:textId="77777777" w:rsidTr="00A87A24">
         <w:trPr>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D6BB984" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4D6BB984" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Costa Rica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38B8E0FC" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="38B8E0FC" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="279BE9D5" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="279BE9D5" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23665265" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="23665265" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2773A125" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="2773A125" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00A87A24" w14:paraId="0D255DF0" w14:textId="77777777" w:rsidTr="00A87A24">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="0D255DF0" w14:textId="77777777" w:rsidTr="00A87A24">
         <w:trPr>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D856E37" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1D856E37" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Estados AELC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22E20714" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="22E20714" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54364E99" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="54364E99" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42723699" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="42723699" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32A55E74" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="32A55E74" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00A87A24" w14:paraId="3AAEBB83" w14:textId="77777777" w:rsidTr="00A87A24">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="3AAEBB83" w14:textId="77777777" w:rsidTr="00A87A24">
         <w:trPr>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D9172D6" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6D9172D6" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Estados Unidos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FEF73D9" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="7FEF73D9" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="203C52A1" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="203C52A1" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="453ABBA3" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="453ABBA3" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="793D2B30" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="793D2B30" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00A87A24" w14:paraId="3929569D" w14:textId="77777777" w:rsidTr="00A87A24">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="3929569D" w14:textId="77777777" w:rsidTr="00A87A24">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C5C59CB" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5C5C59CB" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>México</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DEDAC57" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="5DEDAC57" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Si</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01F97F85" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="01F97F85" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B9DB2BC" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="5B9DB2BC" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BDEB096" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="4BDEB096" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00A87A24" w14:paraId="10AA5312" w14:textId="77777777" w:rsidTr="00A87A24">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="10AA5312" w14:textId="77777777" w:rsidTr="00A87A24">
         <w:trPr>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01ECA300" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="01ECA300" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Triángulo Norte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E35E1EE" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6E35E1EE" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>El Salvador</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24296ABD" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="24296ABD" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63F0A834" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="63F0A834" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2271C10A" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="2271C10A" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01075090" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="01075090" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00A87A24" w14:paraId="7F1302EB" w14:textId="77777777" w:rsidTr="00A87A24">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="7F1302EB" w14:textId="77777777" w:rsidTr="00A87A24">
         <w:trPr>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71419A33" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="71419A33" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CC598DD" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7CC598DD" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Guatemala</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="438641F5" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="438641F5" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="109D2E98" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="109D2E98" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="791147D8" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="791147D8" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26FE2660" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="26FE2660" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00A87A24" w14:paraId="6A556DA2" w14:textId="77777777" w:rsidTr="00A87A24">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="6A556DA2" w14:textId="77777777" w:rsidTr="00A87A24">
         <w:trPr>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1763ED9B" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1763ED9B" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F9F0D13" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6F9F0D13" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Honduras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43C593D4" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="43C593D4" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DC504A9" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="0DC504A9" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A50764C" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="5A50764C" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BD73692" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="5BD73692" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00A87A24" w14:paraId="0CB87102" w14:textId="77777777" w:rsidTr="00A87A24">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="0CB87102" w14:textId="77777777" w:rsidTr="00A87A24">
         <w:trPr>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A5BBD96" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+          <w:p w14:paraId="6A5BBD96" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unión Europea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C85063F" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="5C85063F" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="764D8828" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="764D8828" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="176D6E9B" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="176D6E9B" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C38DE63" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="5C38DE63" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00150134" w:rsidRPr="00A87A24" w14:paraId="71FD416E" w14:textId="77777777" w:rsidTr="00A87A24">
+      <w:tr w:rsidR="00150134" w:rsidRPr="00BB2305" w14:paraId="71FD416E" w14:textId="77777777" w:rsidTr="00A87A24">
         <w:trPr>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AD40291" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+          <w:p w14:paraId="1AD40291" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Comunidad Andina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="527327ED" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="527327ED" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26CF923B" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="26CF923B" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0429A0D4" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="0429A0D4" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C0B8BC1" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00A87A24" w:rsidRDefault="00150134" w:rsidP="00E76A94">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="4C0B8BC1" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="003E222F" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E222F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48B663AA" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="009C7ECE" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+    <w:p w14:paraId="48B663AA" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabla 1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A87A24">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aplicación de Acuerdos Comerciales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181A5AB6" w14:textId="184A08DD" w:rsidR="004141B2" w:rsidRDefault="004141B2" w:rsidP="00E76A94">
+    <w:p w14:paraId="181A5AB6" w14:textId="184A08DD" w:rsidR="004141B2" w:rsidRPr="00BB2305" w:rsidRDefault="004141B2" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9962"/>
+        <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A87A24" w14:paraId="2831EAFB" w14:textId="77777777" w:rsidTr="002373AD">
+      <w:tr w:rsidR="00A87A24" w:rsidRPr="00BB2305" w14:paraId="2831EAFB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D63C964" w14:textId="406D47E1" w:rsidR="00A87A24" w:rsidRDefault="00A87A24" w:rsidP="00E76A94">
+          <w:p w14:paraId="6D63C964" w14:textId="406D47E1" w:rsidR="00A87A24" w:rsidRPr="00BB2305" w:rsidRDefault="00A87A24" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ANÁLISIS DE NORMAS REGULATORIAS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CF8C4CA" w14:textId="77777777" w:rsidR="000740AE" w:rsidRDefault="000740AE" w:rsidP="00E76A94">
+    <w:p w14:paraId="2CF8C4CA" w14:textId="77777777" w:rsidR="000740AE" w:rsidRPr="00BB2305" w:rsidRDefault="000740AE" w:rsidP="00E76A94">
       <w:pPr>
         <w:ind w:right="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00A703C7" w14:textId="45F93EF7" w:rsidR="006D21E4" w:rsidRDefault="000740AE" w:rsidP="00E76A94">
+    <w:p w14:paraId="00A703C7" w14:textId="45F93EF7" w:rsidR="006D21E4" w:rsidRPr="00BB2305" w:rsidRDefault="000740AE" w:rsidP="00E76A94">
       <w:pPr>
         <w:ind w:right="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000740AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Nota fuera de texto</w:t>
       </w:r>
-      <w:r w:rsidRPr="000740AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00603242">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000740AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>La Entidad Estatal debe identificar la regulación aplicable al objeto del Proceso de Contratación, tanto la que influye en el mercado del bien, obra o servicio, como la que regula la actividad de los proveedores y compradores de manera particular, incluyendo regulaciones de mercado, de precios, ambientales, tributarias y de cualquier otro tipo, así como las modificaciones recientes a tales regulaciones y el impacto en su aplicación. También debe estudiar si en el sector hay Normas Técnicas Colombianas, acuerdos o normas internacionales aplicables y autorida</w:t>
       </w:r>
-      <w:r w:rsidR="006D21E4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="006D21E4" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">des regulatorias o de vigilancia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F15809" w14:textId="73235103" w:rsidR="006D21E4" w:rsidRDefault="006D21E4" w:rsidP="00E76A94">
+    <w:p w14:paraId="05F15809" w14:textId="73235103" w:rsidR="006D21E4" w:rsidRPr="00BB2305" w:rsidRDefault="006D21E4" w:rsidP="00E76A94">
       <w:pPr>
         <w:ind w:right="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CE7D415" w14:textId="1BB39DBE" w:rsidR="006D21E4" w:rsidRPr="006D21E4" w:rsidRDefault="006D21E4" w:rsidP="00E76A94">
+    <w:p w14:paraId="2CE7D415" w14:textId="1BB39DBE" w:rsidR="006D21E4" w:rsidRDefault="006D21E4" w:rsidP="00E76A94">
       <w:pPr>
         <w:ind w:right="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Así mismo, la regulación interna que le sea aplicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412F76AC" w14:textId="399E3073" w:rsidR="00150134" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+    <w:p w14:paraId="2A01DDFA" w14:textId="77777777" w:rsidR="00FD1AB6" w:rsidRDefault="00FD1AB6" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="307FD601" w14:textId="694AF983" w:rsidR="00FD1AB6" w:rsidRPr="00FD1AB6" w:rsidRDefault="00FD1AB6" w:rsidP="00FD1AB6">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD79B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Relacionar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las leyes, decretos</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD79B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>y demás</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD79B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> normas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relacionadas con el objeto contractual)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412F76AC" w14:textId="399E3073" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9962"/>
+        <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A87A24" w14:paraId="0A5ED461" w14:textId="77777777" w:rsidTr="002373AD">
+      <w:tr w:rsidR="00A87A24" w:rsidRPr="00BB2305" w14:paraId="0A5ED461" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06D09132" w14:textId="6981BEF0" w:rsidR="00A87A24" w:rsidRDefault="00A87A24" w:rsidP="00E76A94">
+          <w:p w14:paraId="06D09132" w14:textId="6981BEF0" w:rsidR="00A87A24" w:rsidRPr="00BB2305" w:rsidRDefault="00A87A24" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OFERTA Y DEMANDA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77F7F42A" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="009C7ECE" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+    <w:p w14:paraId="77F7F42A" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E5EE26B" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="009C7ECE" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+    <w:p w14:paraId="1C76EDCD" w14:textId="3408E459" w:rsidR="00D45FFC" w:rsidRPr="00D45FFC" w:rsidRDefault="00D45FFC" w:rsidP="00D45FFC">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D45FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OFERTA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198D9CC7" w14:textId="77777777" w:rsidR="00D45FFC" w:rsidRPr="00732172" w:rsidRDefault="00D45FFC" w:rsidP="00D45FFC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C446D2" w14:textId="77777777" w:rsidR="00D45FFC" w:rsidRPr="00732172" w:rsidRDefault="00D45FFC" w:rsidP="00D45FFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>IDENTIFICACIÓN DE LOS PRINCIPALES PROVEEDORES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC8DF63" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="00150134" w:rsidP="00E76A94">
       <w:pPr>
         <w:contextualSpacing/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="628568B2" w14:textId="42588389" w:rsidR="00313CB2" w:rsidRPr="00D326C7" w:rsidRDefault="00313CB2" w:rsidP="00313CB2">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D326C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Universidad de los Llanos realizó una revisión en la base de datos de Colombia Compra Eficiente, específicamente en el apartado de Datos Abiertos, con el propósito de identificar empresas pertenecientes al sector </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00313CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primario, secundario o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00313CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>terciario</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D326C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que desarrollan actividades relacionadas con </w:t>
+      </w:r>
+      <w:r w:rsidR="00335921" w:rsidRPr="00335921">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(indicar las actividades del proceso)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335921">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D326C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>relacionados con el objeto del presente proceso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330E5912" w14:textId="77777777" w:rsidR="00313CB2" w:rsidRPr="00D326C7" w:rsidRDefault="00313CB2" w:rsidP="00313CB2">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="487BCA4D" w14:textId="77777777" w:rsidR="00313CB2" w:rsidRPr="00D326C7" w:rsidRDefault="00313CB2" w:rsidP="00313CB2">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D326C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Para el análisis se tuvieron en cuenta organizaciones registradas en la base de datos que cuentan con información asociada a su ubicación geográfica, actividad económica y participación en procesos de contratación pública, con el propósito de identificar potenciales proveedores que puedan atender las necesidades de la Universidad de los Llanos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500CBFBE" w14:textId="77777777" w:rsidR="00313CB2" w:rsidRPr="00D326C7" w:rsidRDefault="00313CB2" w:rsidP="00313CB2">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1424B8B6" w14:textId="77777777" w:rsidR="00313CB2" w:rsidRPr="00D326C7" w:rsidRDefault="00313CB2" w:rsidP="00313CB2">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D326C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Es importante señalar que las empresas identificadas individualmente pueden participar en procesos de contratación de manera conjunta mediante la conformación de consorcios o uniones temporales, cuando las condiciones del proceso lo permitan, constituyéndose como proponentes plurales y sumando sus capacidades técnicas, jurídicas, financieras y comerciales para atender el objeto contractual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCEEC0A" w14:textId="77777777" w:rsidR="00313CB2" w:rsidRPr="00D326C7" w:rsidRDefault="00313CB2" w:rsidP="00313CB2">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2042383E" w14:textId="0696F6C2" w:rsidR="00313CB2" w:rsidRPr="00D326C7" w:rsidRDefault="00313CB2" w:rsidP="00313CB2">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D326C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La identificación de estos potenciales proveedores permite establecer que existe una oferta disponible en el mercado nacional para el suministro de los bienes requeridos, evidenciando la presencia de empresas dedicadas a </w:t>
+      </w:r>
+      <w:r w:rsidR="00061AE3" w:rsidRPr="006041CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(indicar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006041CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="006041CD" w:rsidRPr="006041CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>s actividades económicas del presente proceso)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006041CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277458A0" w14:textId="77777777" w:rsidR="00313CB2" w:rsidRPr="00D326C7" w:rsidRDefault="00313CB2" w:rsidP="00313CB2">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3578AB25" w14:textId="6E46F189" w:rsidR="00313CB2" w:rsidRDefault="00313CB2" w:rsidP="00313CB2">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D326C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A continuación, se relacionan </w:t>
+      </w:r>
+      <w:r w:rsidR="00853452">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>algunos de los</w:t>
+      </w:r>
+      <w:r w:rsidR="00670C72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proveedores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D326C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identificad</w:t>
+      </w:r>
+      <w:r w:rsidR="00670C72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D326C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la consulta realizada:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579E318B" w14:textId="77777777" w:rsidR="00D45FFC" w:rsidRDefault="00D45FFC" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2405DFA7" w14:textId="3BC1C45D" w:rsidR="004F4FBE" w:rsidRDefault="00D45FFC" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabla xx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D040DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roveedores </w:t>
+      </w:r>
+      <w:r w:rsidR="00670C72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00670C72" w:rsidRPr="00670C72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Indicar el sector contractual)</w:t>
+      </w:r>
+      <w:r w:rsidR="00670C72" w:rsidRPr="00670C72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fuente: Datos abierto</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9060" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="340"/>
+        <w:gridCol w:w="2320"/>
+        <w:gridCol w:w="1200"/>
+        <w:gridCol w:w="1720"/>
+        <w:gridCol w:w="2280"/>
+        <w:gridCol w:w="1200"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0084654A" w:rsidRPr="003B0A8B" w14:paraId="1B06314A" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="536F4A87" w14:textId="77777777" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>N°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8B123A" w14:textId="77777777" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>NOMBRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45473E92" w14:textId="77777777" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>NIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5938387C" w14:textId="77777777" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>DEPARTAMENTO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDBD7E5" w14:textId="77777777" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>TIPO EMPRESA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78F646C7" w14:textId="5C780006" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ES </w:t>
+            </w:r>
+            <w:r w:rsidR="00853452">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>PYME</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B0A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084654A" w:rsidRPr="003B0A8B" w14:paraId="106C8970" w14:textId="77777777" w:rsidTr="0084654A">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="579D9410" w14:textId="77777777" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5345FBC8" w14:textId="534C5719" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED91CEB" w14:textId="09EFE5B7" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A37477A" w14:textId="18D3A1B9" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25BDE093" w14:textId="4AB83B9C" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="005D254C" w14:textId="6C386644" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084654A" w:rsidRPr="003B0A8B" w14:paraId="45311CFB" w14:textId="77777777" w:rsidTr="0084654A">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE14357" w14:textId="77777777" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E1248D" w14:textId="72BE4225" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6243E6E6" w14:textId="06D9F5FB" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FDEFCD" w14:textId="5A4AE903" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E57B0A" w14:textId="16DDE946" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FAE1A3B" w14:textId="32B64E12" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084654A" w:rsidRPr="003B0A8B" w14:paraId="68B5EEAE" w14:textId="77777777" w:rsidTr="00247707">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="083190F8" w14:textId="77777777" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70932E04" w14:textId="3E05A0C6" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59594AEF" w14:textId="54683D54" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="519C99DA" w14:textId="5349E1CC" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC710AA" w14:textId="7EB3D045" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D74D1C" w14:textId="07FC8CD7" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084654A" w:rsidRPr="003B0A8B" w14:paraId="38AB3891" w14:textId="77777777" w:rsidTr="00877DC2">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26927C4D" w14:textId="7DDA38FE" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="00877DC2" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB76FCF" w14:textId="3B8FAD74" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0449503D" w14:textId="74AD6885" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B97E731" w14:textId="5C9C5673" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8CEAA9" w14:textId="01921781" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02134784" w14:textId="78F59CED" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084654A" w:rsidRPr="003B0A8B" w14:paraId="05069140" w14:textId="77777777" w:rsidTr="00247707">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="214E0CEF" w14:textId="460D12CE" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="00877DC2" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A52FAAD" w14:textId="77777777" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C678E1F" w14:textId="77777777" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC41BD8" w14:textId="77777777" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6D0C8E" w14:textId="77777777" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B876A52" w14:textId="77777777" w:rsidR="0084654A" w:rsidRPr="003B0A8B" w:rsidRDefault="0084654A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="79551590" w14:textId="77777777" w:rsidR="004F4FBE" w:rsidRDefault="004F4FBE" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>5.1. OFERTA:</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D0B178" w14:textId="6EB334B2" w:rsidR="00247707" w:rsidRDefault="00D040DB" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D040DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D040DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D040DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% de los proveedores se encuentran clasificados como pequeñas y medianas empresas que abastecen al sector de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D040DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>(Indicar el sector del proceso)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D040DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D040DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D040DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D040DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% de los proveedores de la muestra son </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D040DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la región </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D040DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>(indicar la región)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D040DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19212A1F" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="009C7ECE" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+    <w:p w14:paraId="6166382C" w14:textId="77777777" w:rsidR="00D040DB" w:rsidRDefault="00D040DB" w:rsidP="00E76A94">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2859957F" w14:textId="77777777" w:rsidR="00150134" w:rsidRPr="009C7ECE" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+    <w:p w14:paraId="43E09BB8" w14:textId="77777777" w:rsidR="0062578F" w:rsidRPr="0062578F" w:rsidRDefault="0062578F" w:rsidP="0062578F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ANÁLISIS DE LA OFERTA (MAE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FF32FB" w14:textId="77777777" w:rsidR="0062578F" w:rsidRDefault="0062578F" w:rsidP="0062578F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="377A6FAA" w14:textId="7758D4B3" w:rsidR="0062578F" w:rsidRPr="00732172" w:rsidRDefault="0062578F" w:rsidP="0062578F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para realizar el análisis de la oferta en el Modelo de Abastecimiento Estratégico, dispuesto por la Agencia Nacional de Contratación Pública – Colombia Compra Eficiente la Entidad tuvo en cuenta los siguientes parámetros: (i) vigencias 2021 a 2026 y (ii) los siguientes códigos UNSPSC: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76E7" w:rsidRPr="00AE76E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Colocar los códigos UNSPSC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1AA0D3" w14:textId="77777777" w:rsidR="0062578F" w:rsidRPr="00732172" w:rsidRDefault="0062578F" w:rsidP="0062578F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B98B736" w14:textId="61C292AC" w:rsidR="0062578F" w:rsidRPr="00732172" w:rsidRDefault="0062578F" w:rsidP="0062578F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Durante las vigencias 2021 a 2026 se suscribieron </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76E7" w:rsidRPr="00AE76E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Número total de contratos)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE76E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contratos a través de las plataformas SECOP I y SECOP II, por un valor total de </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76E7" w:rsidRPr="00AE76E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(colocar valor total)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con la participación de </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76E7" w:rsidRPr="00AE76E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(número total de proveedores)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE76E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proveedores. La vigencia con mayor número de contratos en la ejecución de estas categorías fue el año </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007D21CE" w:rsidRPr="007D21CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D21CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con un total de </w:t>
+      </w:r>
+      <w:r w:rsidR="007D21CE" w:rsidRPr="007D21CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(número de contratos</w:t>
+      </w:r>
+      <w:r w:rsidR="007D21CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contratos en el intervalo de tiempo mencionado y la vigencia con mayor valor de contratación fue </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C4363D" w:rsidRPr="00C4363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con un total de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74FDE" w:rsidRPr="00B74FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(valor total)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B74FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en SECOP I y SECOP II. como se muestra a continuación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB9767F" w14:textId="77777777" w:rsidR="0062578F" w:rsidRDefault="0062578F" w:rsidP="0062578F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5203C4EC" w14:textId="29ECB435" w:rsidR="0062578F" w:rsidRDefault="0062578F" w:rsidP="0062578F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Gráfico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B74FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74FDE" w:rsidRPr="00B74FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gasto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mensual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Anual / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Cantidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contratos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mensual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Anual. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fuente: Modelo de abastecimiento estratégico – Oferta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43457717" w14:textId="77777777" w:rsidR="007D6F32" w:rsidRDefault="007D6F32" w:rsidP="0062578F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4EABDD" w14:textId="1B71C905" w:rsidR="00071052" w:rsidRDefault="00BB4444" w:rsidP="0062578F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="161EC6FE" wp14:editId="63DFCABE">
+            <wp:extent cx="5971540" cy="2355215"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+            <wp:docPr id="1362463695" name="Imagen 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1362463695" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5971540" cy="2355215"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585826A0" w14:textId="195F35AD" w:rsidR="00071052" w:rsidRDefault="00071052" w:rsidP="0062578F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F202405" w14:textId="1E0A0FA3" w:rsidR="00071052" w:rsidRDefault="00BB4444" w:rsidP="0062578F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0306B03E" wp14:editId="40450078">
+            <wp:extent cx="5971540" cy="2697480"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:docPr id="137326972" name="Imagen 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="137326972" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5971540" cy="2697480"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2FB458" w14:textId="77777777" w:rsidR="00071052" w:rsidRDefault="00071052" w:rsidP="0062578F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FFA27A5" w14:textId="4326212E" w:rsidR="007D6F32" w:rsidRDefault="007D6F32" w:rsidP="007D6F32">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El proveedor con mayor valor contratado es </w:t>
+      </w:r>
+      <w:r w:rsidR="00522C6B" w:rsidRPr="00522C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(nombre del proveedor)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00522C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con un monto total de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC661E" w:rsidRPr="00DC661E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(valor total)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC661E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por su parte, el proveedor con mayor número de contratos es </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC661E" w:rsidRPr="00522C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(nombre del proveedor)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC661E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que registra un total de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC661E" w:rsidRPr="00DC661E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(número de contratos)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC661E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>contratos, como a continuación se relaciona:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFB4E5D" w14:textId="77777777" w:rsidR="007D6F32" w:rsidRDefault="007D6F32" w:rsidP="0062578F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D1F6EB" w14:textId="39FA6060" w:rsidR="00071052" w:rsidRDefault="00071052" w:rsidP="0062578F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E964A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="555015E5" wp14:editId="0E69D8DE">
+            <wp:extent cx="5971540" cy="2260600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:docPr id="17" name="Imagen 17"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5971540" cy="2260600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFF1845" w14:textId="381D08A1" w:rsidR="00964226" w:rsidRDefault="00964226" w:rsidP="00964226">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con respecto al valor total contratado, se evidencia que el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00964226">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% de los proveedores corresponde a proveedores plurales (consorcios y uniones temporales), los cuales representan el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00964226">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>% del total de contratos suscritos en la contratación analizada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298E794D" w14:textId="4801C208" w:rsidR="00906E67" w:rsidRPr="00732172" w:rsidRDefault="00906E67" w:rsidP="00964226">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="067D96DC" wp14:editId="2FBE42BA">
+            <wp:extent cx="5971540" cy="3332480"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+            <wp:docPr id="58005713" name="Imagen 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="58005713" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5971540" cy="3332480"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFC8679" w14:textId="7B2E7133" w:rsidR="00B74FDE" w:rsidRPr="00906E67" w:rsidRDefault="00964226" w:rsidP="00906E67">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="678ABE9B" wp14:editId="204746E0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4949825</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2507403</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="948266" cy="177800"/>
+                <wp:effectExtent l="0" t="0" r="23495" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="792759773" name="Rectángulo 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="948266" cy="177800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="5CFF682D" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:389.75pt;margin-top:197.45pt;width:74.65pt;height:14pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjpvVSeQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20H6VdQpwhadBhQ&#10;tEXboWdFlmIDsqhRSpzs14+SHaftih2KXWTRJB/JJ5IXl9vWsI1C34AteXGUc6ashKqxq5L/fL75&#10;dsaZD8JWwoBVJd8pzy/nX79cdG6mJlCDqRQyArF+1rmS1yG4WZZ5WatW+CNwypJSA7YikIirrELR&#10;EXprskmen2QdYOUQpPKe/l73Sj5P+ForGe619iowU3LKLaQT07mMZza/ELMVClc3ckhDfCKLVjSW&#10;go5Q1yIItsbmL6i2kQgedDiS0GagdSNVqoGqKfJ31TzVwqlUC5Hj3UiT/3+w8m7z5B6QaOicn3m6&#10;xiq2Gtv4pfzYNpG1G8lS28Ak/Tyfnk1OTjiTpCpOT8/yRGZ2cHbow3cFLYuXkiO9RaJIbG59oIBk&#10;ujeJsTyYprppjElCfH91ZZBtBL3cclXElyKPN1bGfsqRYKJndqg43cLOqIhn7KPSrKmoxklKODXj&#10;IRkhpbKh6FW1qFSfY3GcjxSMHinnBBiRNVU3Yg8AbwvdY/fFDvbRVaVeHp3zfyXWO48eKTLYMDq3&#10;jQX8CMBQVUPk3n5PUk9NZGkJ1e4BGUI/Sd7Jm4ae91b48CCQRoeGjNZBuKdDG+hKDsONsxrw90f/&#10;oz11NGk562gUS+5/rQUqzswPS71+XkyncXaTMD0+nZCArzXL1xq7bq+AeqagxeNkukb7YPZXjdC+&#10;0NZYxKikElZS7JLLgHvhKvQrgvaOVItFMqN5dSLc2icnI3hkNbbv8/ZFoBt6PNBw3MF+bMXsXav3&#10;ttHTwmIdQDdpDg68DnzTrKfGGfZSXCav5WR12J7zPwAAAP//AwBQSwMEFAAGAAgAAAAhAP1xPN/h&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM4M1Njavd1E4XEUUED7or6DHb&#10;TNpik5Qm7dZ/bzzpcZiP975Xbhfbs5nG0HmHcLnKgJGrve5cg/C+f7zYAAtROa167wjhmwJsq9OT&#10;UhXaH90bzbvYsBTiQqEQ2hiHgvNQt2RVWPmBXPoZP1oV0zk2XI/qmMJtz0WW3XCrOpcaWjXQfUv1&#10;126yCJ9GPe0fnsMLN2I2snudPkw+IZ6fLXe3wCIt8Q+GX/2kDlVyOvjJ6cB6hDyX1wlFuJJrCSwR&#10;UmzSmAPCWggJvCr5/w3VDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBjpvVSeQIAAIUF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD9cTzf4QAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3212]" strokecolor="white [3212]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68637490" wp14:editId="41A1E72D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1724236</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2558204</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="753533" cy="177800"/>
+                <wp:effectExtent l="0" t="0" r="27940" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="87282715" name="Rectángulo 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="753533" cy="177800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="6857B5B7" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:135.75pt;margin-top:201.45pt;width:59.35pt;height:14pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClwJureQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTZumCOkXQosOA&#10;oivWDj0rshQbkEWNUuJkXz9Kdpy2K3YodpFFk3wkn0heXO5aw7YKfQO25MVJzpmyEqrGrkv+8/Hm&#10;0zlnPghbCQNWlXyvPL9cfPxw0bm5mkANplLICMT6eedKXofg5lnmZa1a4U/AKUtKDdiKQCKuswpF&#10;R+itySZ5/jnrACuHIJX39Pe6V/JFwtdayfBda68CMyWn3EI6MZ2reGaLCzFfo3B1I4c0xDuyaEVj&#10;KegIdS2CYBts/oJqG4ngQYcTCW0GWjdSpRqomiJ/Vc1DLZxKtRA53o00+f8HK++2D+4eiYbO+bmn&#10;a6xip7GNX8qP7RJZ+5EstQtM0s/Z9HR6esqZJFUxm53niczs6OzQh68KWhYvJUd6i0SR2N76QAHJ&#10;9GASY3kwTXXTGJOE+P7qyiDbCnq51bqIL0UeL6yMfZcjwUTP7FhxuoW9URHP2B9Ks6aiGicp4dSM&#10;x2SElMqGolfVolJ9jsU0HykYPVLOCTAia6puxB4AXhZ6wO6LHeyjq0q9PDrn/0qsdx49UmSwYXRu&#10;Gwv4FoChqobIvf2BpJ6ayNIKqv09MoR+kryTNw09763w4V4gjQ4NGa2D8J0ObaArOQw3zmrA32/9&#10;j/bU0aTlrKNRLLn/tRGoODPfLPX6l+LsLM5uEs6mswkJ+Fyzeq6xm/YKqGcKWjxOpmu0D+Zw1Qjt&#10;E22NZYxKKmElxS65DHgQrkK/ImjvSLVcJjOaVyfCrX1wMoJHVmP7Pu6eBLqhxwMNxx0cxlbMX7V6&#10;bxs9LSw3AXST5uDI68A3zXpqnGEvxWXyXE5Wx+25+AMAAP//AwBQSwMEFAAGAAgAAAAhACGeKSjh&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sWQaMlqYTQiCExAE2pO3o&#10;NU5b0SRVk3bl7QknONr+9Pv7i81sOzbREFrvFCwXAhi5yuvW1Qo+d89Xd8BCRKex844UfFOATXl+&#10;VmCu/cl90LSNNUshLuSooImxzzkPVUMWw8L35NLN+MFiTONQcz3gKYXbjkshbrnF1qUPDfb02FD1&#10;tR2tgoPBl93Ta3jjRk4ma9/HvVmPSl1ezA/3wCLN8Q+GX/2kDmVyOvrR6cA6BXK9vEmogmshM2CJ&#10;WGVCAjumzUpkwMuC/+9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQClwJureQIAAIUF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAhniko4QAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3212]" strokecolor="white [3212]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295AE467" wp14:editId="05628EB7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>640504</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>610870</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="685800" cy="220345"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="27305"/>
+                <wp:wrapNone/>
+                <wp:docPr id="199615347" name="Rectángulo 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="685800" cy="220345"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="2A8E829C" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.45pt;margin-top:48.1pt;width:54pt;height:17.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQQ1nseAIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azpOuCOkXQosOA&#10;oi3WDj0rshQbkEWNUuJkXz9Kdpy2K3YodpFFk3wkn0ieX+xaw7YKfQO25MVJzpmyEqrGrkv+8/H6&#10;0xlnPghbCQNWlXyvPL9YfPxw3rm5mkANplLICMT6eedKXofg5lnmZa1a4U/AKUtKDdiKQCKuswpF&#10;R+itySZ5fpp1gJVDkMp7+nvVK/ki4WutZLjT2qvATMkpt5BOTOcqntniXMzXKFzdyCEN8Y4sWtFY&#10;CjpCXYkg2Aabv6DaRiJ40OFEQpuB1o1UqQaqpshfVfNQC6dSLUSOdyNN/v/Bytvtg7tHoqFzfu7p&#10;GqvYaWzjl/Jju0TWfiRL7QKT9PP0bHaWE6WSVJNJ/nk6i2RmR2eHPnxT0LJ4KTnSWySKxPbGh970&#10;YBJjeTBNdd0Yk4T4/urSINsKernVuhjAX1gZ+y5HyjF6ZseK0y3sjYp4xv5QmjUV1ThJCadmPCYj&#10;pFQ2FL2qFpXqcyxmOdHR1zV6JEISYETWVN2IPQC8LPSA3cMM9tFVpV4enfN/JdY7jx4pMtgwOreN&#10;BXwLwFBVQ+Te/kBST01kaQXV/h4ZQj9J3snrhp73RvhwL5BGhzqC1kG4o0Mb6EoOw42zGvD3W/+j&#10;PXU0aTnraBRL7n9tBCrOzHdLvf61mE7j7CZhOvsyIQGfa1bPNXbTXgL1TEGLx8l0jfbBHK4aoX2i&#10;rbGMUUklrKTYJZcBD8Jl6FcE7R2plstkRvPqRLixD05G8MhqbN/H3ZNAN/R4oOG4hcPYivmrVu9t&#10;o6eF5SaAbtIcHHkd+KZZT40z7KW4TJ7Lyeq4PRd/AAAA//8DAFBLAwQUAAYACAAAACEAInqCxd0A&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgzU2ssG5r00VEEcGD7gp6nG2S&#10;tthMSpN26793PLnHN+/jzXvldvG9mO0Yu0AarlcKhKU6mI4aDR/7p6sNiJiQDPaBrIYfG2FbnZ+V&#10;WJhwpHc771IjOIRigRralIZCyli31mNchcESey6MHhPLsZFmxCOH+15mSq2lx474Q4uDfWht/b2b&#10;vIYvh8/7x5f4Kl02u7x7mz7d7aT15cVyfwci2SX9w/BXn6tDxZ0OYSITRc9aqZxRDfk6A8FApjZ8&#10;OLBzw46sSnk6ofoFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEENZ7HgCAACFBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAInqCxd0AAAAKAQAA&#10;DwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="white [3212]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F2E5DF" w14:textId="745B3C14" w:rsidR="00150134" w:rsidRPr="00BB2305" w:rsidRDefault="008A1A73" w:rsidP="00E76A94">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.1.1 ¿Quien vende? </w:t>
+        <w:t xml:space="preserve">8.2 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00150134" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-      </w:pPr>
-[...38 lines deleted...]
-        <w:t>comportamiento financiero. Esta identificación permite determinar posibles Riesgos de colusión3 y también establecer el poder de negociación de los proveedores, el cual está relacionado con el número de competidores presentes en el mercado y las participaciones de cada uno en el mercado. Mientras menos proveedores hay, mayor es el poder de negociación de cada uno de ellos. Esto puede traducirse en precios más altos o condiciones menos favorables para la Entidad Estatal. Para identificar los posibles proveedores es recomendable utilizar bases de datos e información del Sistema de Información y Reporte Empresarial –SIREM–4; las bases de datos de las Cámaras de Comercio y de los gremios; y cualquier otro sistema de información empresarial o sectorial disponible en el mercado. Estas bases de datos permiten conocer la información financiera del sector y de algunos de sus miembros en particular, para que la Entidad Estatal pueda establecer los requisitos habilitantes y demás condiciones del Proceso de Contratación, teniendo en cuenta las condiciones generales del sector</w:t>
+        <w:t>DEMANDA:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306F96A4" w14:textId="450DBD3A" w:rsidR="00150134" w:rsidRDefault="00150134" w:rsidP="00E76A94">
+    <w:p w14:paraId="5869831D" w14:textId="77777777" w:rsidR="00150134" w:rsidRDefault="00150134" w:rsidP="00E76A94">
       <w:pPr>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F4FBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="1DCAE082" w14:textId="77777777" w:rsidR="008A1A73" w:rsidRPr="00732172" w:rsidRDefault="008A1A73" w:rsidP="008A1A73">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-        <w:t>Producción:</w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IDENTIFICACIÓN DE PRINCIPALES ENTIDADES ESTATALES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F60596F" w14:textId="77777777" w:rsidR="004F4FBE" w:rsidRDefault="004F4FBE" w:rsidP="00E76A94">
+    <w:p w14:paraId="479DF6A2" w14:textId="77777777" w:rsidR="008A1A73" w:rsidRDefault="008A1A73" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E1D359" w14:textId="2ABD3C14" w:rsidR="008A1A73" w:rsidRPr="00732172" w:rsidRDefault="008A1A73" w:rsidP="008A1A73">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Entidad revisó la base de Datos Abiertos de SECOP II, identificando contratos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para la </w:t>
+      </w:r>
+      <w:r w:rsidR="00C465BA" w:rsidRPr="00C465BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(indicar el objeto del proceso) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>celebrados por otras entidades del orden nacional con objetos similares o comparables al del presente proceso. A continuación, se presenta una muestra de los contratos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2996CE34" w14:textId="77777777" w:rsidR="008A1A73" w:rsidRDefault="008A1A73" w:rsidP="008A1A73">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19716FF1" w14:textId="7B18D01D" w:rsidR="008A1A73" w:rsidRDefault="008A1A73" w:rsidP="008A1A73">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla </w:t>
+      </w:r>
+      <w:r w:rsidR="00C465BA" w:rsidRPr="00C465BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principales entidades estatales / objeto similar. Fuente: Datos abiertos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC0325C" w14:textId="77777777" w:rsidR="00652111" w:rsidRDefault="00652111" w:rsidP="008A1A73">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="1390"/>
+        <w:gridCol w:w="1161"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1177"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00652111" w:rsidRPr="008809F6" w14:paraId="3E024686" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="090CBB19" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008809F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>N°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4872641B" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008809F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NOMBRE ENTIDAD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67773839" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008809F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CONTRATO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63B4C96F" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008809F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>OBJETO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29A0824A" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008809F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>AÑO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB317FE" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008809F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PROVEEDOR ADJUDICADO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AAC2D36" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008809F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>VALOR DEL CONTRATO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4F4477" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008809F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ENLACE SECOP II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00652111" w:rsidRPr="008809F6" w14:paraId="57909577" w14:textId="77777777" w:rsidTr="00652111">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78584C7B" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008809F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7B07A9" w14:textId="0845A05D" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E1DDB4" w14:textId="7E75CCFA" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7402E6E1" w14:textId="07FFE160" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E603130" w14:textId="148D3390" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4BCF96" w14:textId="7E54C16B" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66677C77" w14:textId="7EE04F72" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1ECC4E" w14:textId="5124766F" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00652111" w:rsidRPr="008809F6" w14:paraId="011D5E3E" w14:textId="77777777" w:rsidTr="00652111">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB21F20" w14:textId="7F5A5C03" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0260E432" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1F1646" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A6598A" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C5F960" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFC7D45" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="135E65AF" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="276FA518" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00652111" w:rsidRPr="008809F6" w14:paraId="0251980B" w14:textId="77777777" w:rsidTr="00652111">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3254757D" w14:textId="4888D5B3" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2C14E6" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2AA940" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32ABD318" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CE0734" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF7144E" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D2D9F1" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFFB1B8" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00652111" w:rsidRPr="008809F6" w14:paraId="73F7CA61" w14:textId="77777777" w:rsidTr="00652111">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="152E5182" w14:textId="447B228C" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF99436" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB7A6FE" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="098E5424" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="343E91EA" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F70979F" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7591E3" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="226ABD95" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00652111" w:rsidRPr="008809F6" w14:paraId="7566D9C2" w14:textId="77777777" w:rsidTr="00652111">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="313AB62E" w14:textId="42E92BA0" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="346BD9C7" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="288E83AE" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5E829F" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC61ADB" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D00F83B" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="593FE3DF" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0315C658" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00652111" w:rsidRPr="008809F6" w14:paraId="7DC2EDB7" w14:textId="77777777" w:rsidTr="00652111">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47880245" w14:textId="063B8001" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47CBF29F" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7627AAA1" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC9DFC4" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9A5704" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05091531" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="487E9905" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC132B4" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00652111" w:rsidRPr="008809F6" w14:paraId="349FFF27" w14:textId="77777777" w:rsidTr="00652111">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF0A952" w14:textId="33AA68E7" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="179C852F" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AAE201B" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3512A951" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F6456B" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD1EE2B" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69AAA85B" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5309A8DD" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00652111" w:rsidRPr="008809F6" w14:paraId="4C9D3FE4" w14:textId="77777777" w:rsidTr="00652111">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2144C6" w14:textId="2B8724C9" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5828C2" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A208998" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4B745E" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BC266C" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="771AC2C4" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58AEC89F" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4453597F" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00652111" w:rsidRPr="008809F6" w14:paraId="606653D7" w14:textId="77777777" w:rsidTr="00652111">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE87B1E" w14:textId="7A9AF5B4" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C82170" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B7A320" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F9C982" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B4539F" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F8DAF9" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F53EA0" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3070547F" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00652111" w:rsidRPr="008809F6" w14:paraId="7C40AB28" w14:textId="77777777" w:rsidTr="00652111">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF28403" w14:textId="25C29BDF" w:rsidR="00652111" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BF2C2D" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="350E7FF5" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="084FAA08" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="733AA814" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4F09CB" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F377467" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D799472" w14:textId="77777777" w:rsidR="00652111" w:rsidRPr="008809F6" w:rsidRDefault="00652111" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="27E33C03" w14:textId="77777777" w:rsidR="001C662D" w:rsidRDefault="001C662D" w:rsidP="004F318D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5A35CA" w14:textId="1458A5F4" w:rsidR="004F318D" w:rsidRPr="00732172" w:rsidRDefault="004F318D" w:rsidP="004F318D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00454BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8.2.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ANÁLISIS DE LA DEMANDA (MAE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CE4F4B" w14:textId="77777777" w:rsidR="004F318D" w:rsidRPr="00732172" w:rsidRDefault="004F318D" w:rsidP="004F318D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC4999B" w14:textId="3E20755F" w:rsidR="004F318D" w:rsidRPr="00732172" w:rsidRDefault="004F318D" w:rsidP="004F318D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para realizar el análisis de la demanda en el Modelo de Abastecimiento Estratégico, dispuesto por la Agencia Nacional de Contratación Pública – Colombia Compra Eficiente la Entidad tuvo en cuenta los siguientes parámetros: (i) vigencias 2020 a 2026 y (ii) los siguientes códigos UNSPSC: </w:t>
+      </w:r>
+      <w:r w:rsidR="001C662D" w:rsidRPr="00AE76E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Colocar los códigos UNSPSC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7445B356" w14:textId="77777777" w:rsidR="004F318D" w:rsidRPr="00732172" w:rsidRDefault="004F318D" w:rsidP="004F318D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30FDEDE4" w14:textId="1869BE8D" w:rsidR="004F318D" w:rsidRDefault="004F318D" w:rsidP="004F318D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De acuerdo con la información registrada en el MAE, durante las vigencias 2021 a 2026, la entidad estatal con mayor valor contratado fue</w:t>
+      </w:r>
+      <w:r w:rsidR="001C662D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C662D" w:rsidRPr="0028738F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Nombre de la entidad)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028738F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con un total estimado de </w:t>
+      </w:r>
+      <w:r w:rsidR="0028738F" w:rsidRPr="0028738F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(valor total)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028738F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0028738F" w:rsidRPr="0028738F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por su parte, la entidad con el mayor número de contratos en el mismo periodo fue </w:t>
+      </w:r>
+      <w:r w:rsidR="0028738F" w:rsidRPr="0028738F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Nombre de la entidad),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con </w:t>
+      </w:r>
+      <w:r w:rsidR="0028738F" w:rsidRPr="0028738F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(número de contratos) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>contratos, como se evidencia a continuación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189C2337" w14:textId="77777777" w:rsidR="004F318D" w:rsidRDefault="004F318D" w:rsidP="004F318D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38FFB139" w14:textId="39C6587E" w:rsidR="004F318D" w:rsidRDefault="004F318D" w:rsidP="004F318D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gráfico </w:t>
+      </w:r>
+      <w:r w:rsidR="0028738F" w:rsidRPr="0028738F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Valor total y número de contratos entidades estatales. Fuente MAE Demanda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDE99B4" w14:textId="2DF7187B" w:rsidR="0028738F" w:rsidRPr="00732172" w:rsidRDefault="0028738F" w:rsidP="004F318D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C071FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B72E3BF" wp14:editId="77340C30">
+            <wp:extent cx="5909733" cy="2881341"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="19" name="Imagen 19"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5935202" cy="2893758"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE645B3" w14:textId="77777777" w:rsidR="00652111" w:rsidRDefault="00652111" w:rsidP="008A1A73">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E9C4F6" w14:textId="77777777" w:rsidR="0028738F" w:rsidRPr="000B6BDA" w:rsidRDefault="0028738F" w:rsidP="0028738F">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MODALIDADES DE CONTRATACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1735C8BE" w14:textId="77777777" w:rsidR="0028738F" w:rsidRPr="00732172" w:rsidRDefault="0028738F" w:rsidP="0028738F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CE10E7" w14:textId="42F83EBB" w:rsidR="008A1A73" w:rsidRPr="00136801" w:rsidRDefault="0028738F" w:rsidP="00136801">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En relación con las modalidades de contratación, la que registra el mayor volumen de recursos invertidos está en la modalidad de contratación competitiva, con un valor de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E06CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E06CC" w:rsidRPr="002E06CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(valor total)</w:t>
+      </w:r>
+      <w:r w:rsidR="002E06CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en la cual se destaca la </w:t>
+      </w:r>
+      <w:r w:rsidR="002E06CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002E06CC" w:rsidRPr="002E06CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicar la modalidad de selección) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con </w:t>
+      </w:r>
+      <w:r w:rsidR="002E06CC" w:rsidRPr="002E06CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(indicar el valor)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E06CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en segundo lugar, está la contratación</w:t>
+      </w:r>
+      <w:r w:rsidR="002E06CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E06CC" w:rsidRPr="002E06CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(indicar la modalidad de selección)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E06CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por el valor de </w:t>
+      </w:r>
+      <w:r w:rsidR="002E06CC" w:rsidRPr="002E06CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(indicar el valor)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, en tercer lugar, se encuentra la contratación</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB79A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB79A8" w:rsidRPr="002E06CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(indicar la modalidad de selección) </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB79A8" w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por el valor de </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB79A8" w:rsidRPr="002E06CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(indicar el valor)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2442F027" w14:textId="76C68E66" w:rsidR="0028738F" w:rsidRDefault="0028738F" w:rsidP="0028738F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Gráfico </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028738F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Valor total estimado por modalidad de selección. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF8C6DA" w14:textId="3FFC0BCF" w:rsidR="008A1A73" w:rsidRDefault="0028738F" w:rsidP="00585F71">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E12AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43C5BB41" wp14:editId="68F76A8B">
+            <wp:extent cx="3530600" cy="1990897"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="20" name="Imagen 20"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3662791" cy="2065439"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023041EA" w14:textId="77777777" w:rsidR="00585F71" w:rsidRDefault="00585F71" w:rsidP="00585F71">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9A86AF" w14:textId="77777777" w:rsidR="00585F71" w:rsidRDefault="00585F71" w:rsidP="00585F71">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>HISTÓRICO DE CONTRATACIONES DE LA ENTIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2DAA55" w14:textId="77777777" w:rsidR="00585F71" w:rsidRPr="00D553C1" w:rsidRDefault="00585F71" w:rsidP="00585F71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EEC7903" w14:textId="37FE58E5" w:rsidR="00585F71" w:rsidRPr="00D553C1" w:rsidRDefault="00585F71" w:rsidP="00585F71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D553C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Con el propósito de analizar el comportamiento histórico de la contratación de la Universidad de los Llanos y contar con referentes que permitan identificar las condiciones en las cuales se han atendido necesidades similares a las que motivan el presente proceso, se realizó la revisión de antecedentes contractuales relacionados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(indicar el objeto del proceso) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D553C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>complementarios</w:t>
+      </w:r>
+      <w:r w:rsidR="008157D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EB44ED" w14:textId="77777777" w:rsidR="00585F71" w:rsidRPr="00D553C1" w:rsidRDefault="00585F71" w:rsidP="00585F71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC013F6" w14:textId="77777777" w:rsidR="00585F71" w:rsidRPr="00D553C1" w:rsidRDefault="00585F71" w:rsidP="00585F71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D553C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Como resultado de la revisión efectuada, se identificaron los siguientes antecedentes contractuales:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCA925F" w14:textId="77777777" w:rsidR="00585F71" w:rsidRPr="00732172" w:rsidRDefault="00585F71" w:rsidP="00585F71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="695DFD5B" w14:textId="5E267FD6" w:rsidR="00585F71" w:rsidRPr="00007043" w:rsidRDefault="00585F71" w:rsidP="00585F71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla </w:t>
+      </w:r>
+      <w:r w:rsidR="00007043" w:rsidRPr="00007043">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidR="00007043">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00007043" w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Relación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> histórico contratación Unillanos</w:t>
+      </w:r>
+      <w:r w:rsidR="008030C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008030C8" w:rsidRPr="00007043">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>según objeto contractual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CD8AC3" w14:textId="77777777" w:rsidR="00585F71" w:rsidRPr="00732172" w:rsidRDefault="00585F71" w:rsidP="00585F71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="2238"/>
+        <w:gridCol w:w="1400"/>
+        <w:gridCol w:w="1497"/>
+        <w:gridCol w:w="1140"/>
+        <w:gridCol w:w="1139"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00585F71" w:rsidRPr="00774887" w14:paraId="4BB46E7A" w14:textId="77777777" w:rsidTr="008157D1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="299" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49513A99" w14:textId="77777777" w:rsidR="00585F71" w:rsidRPr="00774887" w:rsidRDefault="00585F71" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00774887">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="755" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C41DEAA" w14:textId="77777777" w:rsidR="00585F71" w:rsidRPr="00774887" w:rsidRDefault="00585F71" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00774887">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PROCESO DE SELECCIÓN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16080CDB" w14:textId="77777777" w:rsidR="00585F71" w:rsidRPr="00774887" w:rsidRDefault="00585F71" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00774887">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>OBJETO DEL CONTRATO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE1F304" w14:textId="77777777" w:rsidR="00585F71" w:rsidRPr="00774887" w:rsidRDefault="00585F71" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00774887">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CONTRATISTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7034C8E7" w14:textId="77777777" w:rsidR="00585F71" w:rsidRPr="00774887" w:rsidRDefault="00585F71" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00774887">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CONTRATO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="340C27B3" w14:textId="77777777" w:rsidR="00585F71" w:rsidRPr="00774887" w:rsidRDefault="00585F71" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00774887">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ESTADO DEL CONTRATO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="515BD984" w14:textId="77777777" w:rsidR="00585F71" w:rsidRPr="00774887" w:rsidRDefault="00585F71" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00774887">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>VALOR DEL CONTRATO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00585F71" w:rsidRPr="00774887" w14:paraId="28BC853B" w14:textId="77777777" w:rsidTr="008157D1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="299" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63FF09C5" w14:textId="77777777" w:rsidR="00585F71" w:rsidRPr="008157D1" w:rsidRDefault="00585F71" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008157D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="755" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A26C766" w14:textId="692C2913" w:rsidR="00585F71" w:rsidRPr="00774887" w:rsidRDefault="00585F71" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBC5F0F" w14:textId="5A0E1443" w:rsidR="00585F71" w:rsidRPr="00774887" w:rsidRDefault="00585F71" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71979578" w14:textId="575B0650" w:rsidR="00585F71" w:rsidRPr="00774887" w:rsidRDefault="00585F71" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6F4100" w14:textId="25FF89ED" w:rsidR="00585F71" w:rsidRPr="00774887" w:rsidRDefault="00585F71" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1D7678" w14:textId="61E19434" w:rsidR="00585F71" w:rsidRPr="00774887" w:rsidRDefault="00585F71" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E56886D" w14:textId="33A5274D" w:rsidR="00585F71" w:rsidRPr="00774887" w:rsidRDefault="00585F71" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008157D1" w:rsidRPr="00774887" w14:paraId="1801276F" w14:textId="77777777" w:rsidTr="008157D1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="299" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9C487E" w14:textId="7F5279E7" w:rsidR="008157D1" w:rsidRPr="008157D1" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008157D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="755" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4995D8F9" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B1A213" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA36FAA" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FFD8E1" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2FD6A0" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79499C61" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008157D1" w:rsidRPr="00774887" w14:paraId="41357BAA" w14:textId="77777777" w:rsidTr="008157D1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="299" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5338C6" w14:textId="1A1B960C" w:rsidR="008157D1" w:rsidRPr="008157D1" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008157D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="755" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB5F932" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C25B0FA" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D036168" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75BC8C8C" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D68D8C9" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A516FAA" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008157D1" w:rsidRPr="00774887" w14:paraId="67C9765E" w14:textId="77777777" w:rsidTr="008157D1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="299" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39097BAD" w14:textId="77615EE4" w:rsidR="008157D1" w:rsidRPr="008157D1" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008157D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="755" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDA6DE5" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B6C00F" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF2DF70" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="167272F4" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB0B503" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="791CFAAB" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008157D1" w:rsidRPr="00774887" w14:paraId="70DB4FE2" w14:textId="77777777" w:rsidTr="008157D1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="299" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5170CFFF" w14:textId="2B087B48" w:rsidR="008157D1" w:rsidRPr="008157D1" w:rsidRDefault="00007043" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="755" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE84040" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF5D68E" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6134D070" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="422D4423" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9BB852" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39FB182D" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008157D1" w:rsidRPr="00774887" w14:paraId="6614D9BD" w14:textId="77777777" w:rsidTr="008157D1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="299" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12955AC8" w14:textId="46C06ED1" w:rsidR="008157D1" w:rsidRPr="008157D1" w:rsidRDefault="00007043" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="755" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C8573E" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC79BEC" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB581A0" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="003ACF9D" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3B7081" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62580717" w14:textId="77777777" w:rsidR="008157D1" w:rsidRPr="00774887" w:rsidRDefault="008157D1" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6846B12B" w14:textId="77777777" w:rsidR="00585F71" w:rsidRPr="00BB2305" w:rsidRDefault="00585F71" w:rsidP="00585F71">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12A8DDE3" w14:textId="4D7101EB" w:rsidR="004F4FBE" w:rsidRPr="004F4FBE" w:rsidRDefault="004F4FBE" w:rsidP="00E76A94">
+    <w:p w14:paraId="33BFD813" w14:textId="0DC43AFF" w:rsidR="008157D1" w:rsidRDefault="008157D1" w:rsidP="008157D1">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00780036">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:kern w:val="3"/>
-[...9 lines deleted...]
-          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con el propósito de establecer referentes internos para la estructuración del presente estudio de sector, se realizó la revisión de procesos de contratación adelantados por la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008157D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:kern w:val="3"/>
-[...5 lines deleted...]
-        <w:t>Producción:</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Universidad de los Llanos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780036">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en vigencias anteriores, relacionados con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008157D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(indicar objeto del proceso contractual)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1024D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E76294D" w14:textId="492F028F" w:rsidR="004F4FBE" w:rsidRDefault="004F4FBE" w:rsidP="00E76A94">
+    <w:p w14:paraId="3A3ECAFD" w14:textId="77777777" w:rsidR="0000594F" w:rsidRDefault="0000594F" w:rsidP="008157D1">
       <w:pPr>
         <w:contextualSpacing/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8B447C" w14:textId="1BDADD1C" w:rsidR="0000594F" w:rsidRDefault="0000594F" w:rsidP="008157D1">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:kern w:val="3"/>
-[...32 lines deleted...]
-        <w:t>Producción:</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nota fuera del texto: Realizar análisis de los contratos relacionados según corresponda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2405DFA7" w14:textId="77777777" w:rsidR="004F4FBE" w:rsidRDefault="004F4FBE" w:rsidP="00E76A94">
-[...136 lines deleted...]
-    <w:p w14:paraId="4F424DC4" w14:textId="3991D14A" w:rsidR="004141B2" w:rsidRPr="004F4FBE" w:rsidRDefault="00E41504" w:rsidP="00E76A94">
+    <w:p w14:paraId="3DAE3F74" w14:textId="3879BA0E" w:rsidR="004141B2" w:rsidRPr="00BB2305" w:rsidRDefault="004141B2" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9962"/>
+        <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F56FE2" w14:paraId="5DAE56CB" w14:textId="77777777" w:rsidTr="002373AD">
+      <w:tr w:rsidR="00F56FE2" w:rsidRPr="00BB2305" w14:paraId="5DAE56CB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4EBCD0" w14:textId="442DA67C" w:rsidR="00F56FE2" w:rsidRDefault="00F56FE2" w:rsidP="00E76A94">
+          <w:p w14:paraId="6E4EBCD0" w14:textId="1AEE4FD4" w:rsidR="00F56FE2" w:rsidRPr="00BB2305" w:rsidRDefault="00F63D82" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-              <w:t>ANÁLISIS DE ÍNDICES FINANCIEROS:</w:t>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VALOR O PRESUPUESTO ESTIMADO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50901E0A" w14:textId="0CF3683F" w:rsidR="00564A9D" w:rsidRPr="009C7ECE" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
-[...14 lines deleted...]
-    <w:p w14:paraId="43DD526E" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="009C7ECE" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+    <w:p w14:paraId="1A5FD9B5" w14:textId="77777777" w:rsidR="00F63D82" w:rsidRDefault="00F63D82" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="6974FE14" w14:textId="77777777" w:rsidR="00E000C9" w:rsidRPr="00732172" w:rsidRDefault="00E000C9" w:rsidP="00E000C9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Para establecer el valor probable de la presente contratación, nos basamos en un estudio de precios del mercado, el cual arroja un valor total de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00163E84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Valor en letras) (valor en números) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>incluidos impuestos de ley y costos derivados de la ejecución del contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C98AE0" w14:textId="6324D812" w:rsidR="00F63D82" w:rsidRPr="00732172" w:rsidRDefault="00F63D82" w:rsidP="00F63D82">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E17802" w14:textId="77777777" w:rsidR="00F63D82" w:rsidRPr="00732172" w:rsidRDefault="00F63D82" w:rsidP="00F63D82">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C5CD40" w14:textId="77777777" w:rsidR="00F63D82" w:rsidRPr="00732172" w:rsidRDefault="00F63D82" w:rsidP="00F63D82">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Adicionalmente, para la determinación del valor de la presente contratación se tuvieron en cuenta los costos asociados a la legalización contractual, papelería, impuestos, tasas y contribuciones, así como los costos generales de desplazamiento y demás gastos administrativos y operativos a cargo del contratista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145FF914" w14:textId="77777777" w:rsidR="00F63D82" w:rsidRPr="00732172" w:rsidRDefault="00F63D82" w:rsidP="00F63D82">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E32C2A" w14:textId="77777777" w:rsidR="00F63D82" w:rsidRPr="00732172" w:rsidRDefault="00F63D82" w:rsidP="00F63D82">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De igual manera, se contemplaron los siguientes conceptos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66220E10" w14:textId="77777777" w:rsidR="00F63D82" w:rsidRPr="00732172" w:rsidRDefault="00F63D82" w:rsidP="00F63D82">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43826E9A" w14:textId="77777777" w:rsidR="00F63D82" w:rsidRPr="00732172" w:rsidRDefault="00F63D82" w:rsidP="00F63D82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impuestos nacionales (retención en la fuente a título de renta, retención de IVA y retención de ICA). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD9EE45" w14:textId="77777777" w:rsidR="00F63D82" w:rsidRPr="00732172" w:rsidRDefault="00F63D82" w:rsidP="00F63D82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aportes del contratista al Sistema de Seguridad Social Integral. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C96D596" w14:textId="77777777" w:rsidR="00F63D82" w:rsidRPr="00732172" w:rsidRDefault="00F63D82" w:rsidP="00F63D82">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="318CB389" w14:textId="77777777" w:rsidR="00F63D82" w:rsidRPr="00732172" w:rsidRDefault="00F63D82" w:rsidP="00F63D82">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7020"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Y demás impuestos que resulten aplicables a la naturaleza del contrato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408F5A07" w14:textId="77777777" w:rsidR="00F63D82" w:rsidRDefault="00F63D82" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9394"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006103F4" w:rsidRPr="002C5667" w14:paraId="5382B67D" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF40C24" w14:textId="7B7A3694" w:rsidR="006103F4" w:rsidRPr="002C5667" w:rsidRDefault="006103F4" w:rsidP="00355AEF">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5667">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ANÁLISIS DE ÍNDICES FINANCIEROS:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="32D1702F" w14:textId="77777777" w:rsidR="00F63D82" w:rsidRDefault="00F63D82" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43DD526E" w14:textId="7C6E697A" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Teniendo en cuenta la naturaleza del presente objeto de contratación, la importancia especifica que implica este proyecto, las características del objeto, la modalidad de pago se considera conveniente establecer una serie de límites a los indicadores que a continuación se presentaran como requisitos habilitantes que se recomienda seguir para la elección de futuro contratista. La Entidad establece los indicadores de capacidad financiera y organizacional de conformidad con la Resolución Rectoral 0685 de 2021 en sus artículos 7 y 39, los cuales son:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB015E9" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="009C7ECE" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+    <w:p w14:paraId="1CB015E9" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2275"/>
-        <w:gridCol w:w="7687"/>
+        <w:gridCol w:w="2146"/>
+        <w:gridCol w:w="7248"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00023148" w:rsidRPr="00F56FE2" w14:paraId="195F7224" w14:textId="77777777" w:rsidTr="00F56FE2">
+      <w:tr w:rsidR="00023148" w:rsidRPr="00BB2305" w14:paraId="195F7224" w14:textId="77777777" w:rsidTr="00F56FE2">
         <w:trPr>
           <w:trHeight w:val="1452"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D13A7D7" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D13A7D7" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>INDICACIONES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3858" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="161AB35B" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="161AB35B" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Se deben establecer los requisitos habilitantes de forma adecuada y proporcional a la naturaleza y valor del contrato. Es muy importante comprender el alcance de la expresión adecuada y proporcional que busca que haya una relación entre el contrato y la experiencia del proponente y su capacidad jurídica, financiera y organizacional. Es decir, los requisitos habilitantes exigidos deben guardar proporción con el objeto del contrato, su valor, complejidad, plazo, forma de pago y el Riesgo asociado al Proceso de Contratación.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B51372" w:rsidRPr="00F56FE2" w14:paraId="314508D9" w14:textId="77777777" w:rsidTr="00F56FE2">
+      <w:tr w:rsidR="00B51372" w:rsidRPr="00BB2305" w14:paraId="314508D9" w14:textId="77777777" w:rsidTr="00F56FE2">
         <w:trPr>
           <w:trHeight w:val="951"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="215C09FD" w14:textId="741800A4" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="215C09FD" w14:textId="741800A4" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>INDICADORES DE CAPACIDAD FINANCIERA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3858" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="62F7FF4E" w14:textId="14B67C7C" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F7FF4E" w14:textId="14B67C7C" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Capital de Trabajo:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F56FE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Este indicador representa la liquidez operativa del proponente, es decir el remanente del proponente luego de liquidar sus activos corrientes (convertirlos en efectivo) y pagar el pasivo de corto plazo. Un capital de trabajo positivo contribuye con el desarrollo eficiente de la actividad económica del proponente. Es recomendable su uso cuando la Entidad Estatal requiere analizar el nivel de liquidez en términos absolutos.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F0A4FB7" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+          <w:p w14:paraId="5F0A4FB7" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="22"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="29A10D67" w14:textId="37D2683B" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29A10D67" w14:textId="37D2683B" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Índice de Liquidez:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F56FE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> el cual determina la capacidad que tiene un proponente para cumplir con sus obligaciones de corto plazo. A mayor índice de liquidez, menor es la probabilidad de que el proponente incumpla sus obligaciones de corto plazo.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="228BEDCE" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+          <w:p w14:paraId="228BEDCE" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="22"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6D2EB2F4" w14:textId="1DF56857" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D2EB2F4" w14:textId="1DF56857" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>índice de Endeudamiento:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F56FE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> el cual determina el grado de endeudamiento en la estructura de financiación (pasivos y patrimonio) del proponente. A mayor índice de endeudamiento, mayor es la probabilidad del proponente de no poder cumplir con sus pasivos.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3394208B" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+          <w:p w14:paraId="3394208B" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="22"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="54B14F88" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54B14F88" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>índice Cobertura Intereses:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F56FE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> el cual refleja la capacidad del proponente de cumplir con sus obligaciones financieras. A mayor cobertura de intereses, menor es la probabilidad de que el proponente incumpla sus obligaciones financieras.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w14:paraId="1748A60A" w14:textId="77777777" w:rsidTr="00F56FE2">
+      <w:tr w:rsidR="00564A9D" w:rsidRPr="00BB2305" w14:paraId="1748A60A" w14:textId="77777777" w:rsidTr="00F56FE2">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="25A2F33B" w14:textId="6AB0A154" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A2F33B" w14:textId="6AB0A154" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>INDICADORES DE CAPACIDAD ORGANIZACIONAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3858" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7759F546" w14:textId="1529F78C" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7759F546" w14:textId="1529F78C" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>La capacidad organizacional es la aptitud de un proponente para cumplir oportuna y cabalmente el objeto del contrato en función de su organización interna.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51236C46" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+          <w:p w14:paraId="51236C46" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="22"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="56FD9E5B" w14:textId="060A7C25" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56FD9E5B" w14:textId="060A7C25" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="22"/>
-              </w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>los indicadores de rentabilidad para medir la capacidad organizacional de un proponente teniendo en cuenta que está bien organizado cuando es rentable.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AB0FC99" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+          <w:p w14:paraId="5AB0FC99" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="22"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="52D756DE" w14:textId="5B495974" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52D756DE" w14:textId="5B495974" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rentabilidad del Patrimonio:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F56FE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Utilidad Operacional / Patrimonio) el cual determina la rentabilidad del patrimonio del proponente, es decir, la capacidad de generación de utilidad operacional por cada peso invertido en el patrimonio. A mayor rentabilidad sobre el patrimonio, mayor es la rentabilidad de los accionistas y mejor la capacidad organizacional del proponente.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A2C61F5" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+          <w:p w14:paraId="2A2C61F5" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="22"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="03B6CFA5" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00F56FE2" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03B6CFA5" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rentabilidad del Activo:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F56FE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Utilidad Operacional / Activo Total) el cual determina la rentabilidad de los activos del proponente, es decir, la capacidad de generación de utilidad operacional por cada peso invertido en el activo. A mayor rentabilidad sobre activos, mayor es la rentabilidad del negocio y mejor la capacidad organizacional del proponente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="591690D8" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="009C7ECE" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+    <w:p w14:paraId="591690D8" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51BF85AF" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="009C7ECE" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
+    <w:p w14:paraId="51BF85AF" w14:textId="77777777" w:rsidR="00564A9D" w:rsidRPr="00BB2305" w:rsidRDefault="00564A9D" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Para la escogencia de los índices financieros se hace necesario un promedio de cifras de procesos contractuales que reflejen analogía en el objeto contractual, en su alcance, es las especificaciones técnicas, en el valor y en la modalidad de selección, así: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4F8CE4" w14:textId="35290117" w:rsidR="00F740CA" w:rsidRPr="009C7ECE" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
+    <w:p w14:paraId="0C4F8CE4" w14:textId="35290117" w:rsidR="00F740CA" w:rsidRPr="00BB2305" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BBEA815" w14:textId="35C9B70D" w:rsidR="00F740CA" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7282">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Índices financieros para el proceso contractual</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
-          <w:top w:w="28" w:type="dxa"/>
-          <w:bottom w:w="28" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="337"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1164"/>
+        <w:gridCol w:w="319"/>
+        <w:gridCol w:w="1377"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="994"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="994"/>
+        <w:gridCol w:w="994"/>
+        <w:gridCol w:w="1033"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F56FE2" w:rsidRPr="00F56FE2" w14:paraId="5C8045AA" w14:textId="77777777" w:rsidTr="00F56FE2">
+      <w:tr w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w14:paraId="29F19729" w14:textId="77777777" w:rsidTr="00963487">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61938AAC" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="733" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C40A562" w14:textId="77777777" w:rsidR="00963487" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NOMBRE</w:t>
+            </w:r>
+            <w:r w:rsidR="00963487">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DEL </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="743BD7AD" w14:textId="37289DF6" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00963487" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PROVEEDOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36CDF6F8" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> NIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="754" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="168849F5" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>DPTO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="058A08E2" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>R.P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B838784" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>R.A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF29C63" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>I.L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="396635BE" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>I.E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21288135" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>R.C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w14:paraId="4E3E512A" w14:textId="77777777" w:rsidTr="00963487">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3440CF9F" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="733" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3569C46E" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35A1763F" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="754" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4210E7" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="178F225F" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mayor o igual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69264FAE" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mayor o igual a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCBB6C0" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mayor o igual a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2EDD36" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Menor o igual a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE92507" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mayor o igual a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w14:paraId="5BB14C85" w14:textId="77777777" w:rsidTr="00963487">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="207" w:type="pct"/>
-[...43 lines deleted...]
-                <w:kern w:val="3"/>
+            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47BC8702" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...20 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26942DE5" w14:textId="3D82F3A7" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB17FB0" w14:textId="7FD8DC28" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...20 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="754" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7C4014" w14:textId="06AB9752" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B3217F" w14:textId="425BDFE6" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...20 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D18E400" w14:textId="126EDE89" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEF85D5" w14:textId="6154EF58" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...20 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15EDE7D7" w14:textId="588E2CAE" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E3E411" w14:textId="07DD86EF" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...101 lines deleted...]
-            </w:r>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F740CA" w:rsidRPr="00F56FE2" w14:paraId="0B6FB3AD" w14:textId="77777777" w:rsidTr="00F56FE2">
+      <w:tr w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w14:paraId="4E658326" w14:textId="77777777" w:rsidTr="00963487">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="207" w:type="pct"/>
-[...34 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD17D2F" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBC3901" w14:textId="7F18CD2E" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...19 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E3DFC3" w14:textId="59F09F36" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="754" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="520C142E" w14:textId="63CA10BA" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="346F0878" w14:textId="46770C03" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A4C2AE" w14:textId="7D08677C" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CD53F2" w14:textId="4981362E" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="511A305F" w14:textId="4D51784E" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74BE94F5" w14:textId="59A941E3" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F740CA" w:rsidRPr="00F56FE2" w14:paraId="1E7B43DC" w14:textId="77777777" w:rsidTr="00F56FE2">
+      <w:tr w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w14:paraId="0547CCC4" w14:textId="77777777" w:rsidTr="00963487">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="207" w:type="pct"/>
-[...34 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2765244B" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2E22C4" w14:textId="17728CE0" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...19 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF8AB04" w14:textId="70841DA7" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="754" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C5B55C" w14:textId="7584537F" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BCB5C78" w14:textId="4FED3891" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A73D76" w14:textId="413957E1" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31EDB7DA" w14:textId="693F6CAF" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B2F3D3" w14:textId="1561EFF6" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7740A005" w14:textId="6014B49E" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F740CA" w:rsidRPr="00F56FE2" w14:paraId="766E87DD" w14:textId="77777777" w:rsidTr="00F56FE2">
+      <w:tr w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w14:paraId="38C5348F" w14:textId="77777777" w:rsidTr="00963487">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="207" w:type="pct"/>
-[...35 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8732E0" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B793A5" w14:textId="3EF724BC" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...19 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A7D35F" w14:textId="4A627A35" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="754" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3564A05B" w14:textId="209334EF" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7068896A" w14:textId="292CBB21" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="756C96D9" w14:textId="2EEBDA91" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E40009" w14:textId="6E50DAEE" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E24732" w14:textId="4363FF95" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD1E82F" w14:textId="5A9FE6BE" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F740CA" w:rsidRPr="00F56FE2" w14:paraId="3538CD95" w14:textId="77777777" w:rsidTr="00F56FE2">
+      <w:tr w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w14:paraId="21A82A57" w14:textId="77777777" w:rsidTr="00963487">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1885" w:type="pct"/>
-[...40 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="007E287F" w14:textId="77777777" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E43BC0" w14:textId="0AEB81C1" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D4DD4B" w14:textId="534B4D90" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="754" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="693A291F" w14:textId="2A492633" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77487587" w14:textId="5298F381" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D1B906" w14:textId="44C19C60" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B3F41E" w14:textId="78A09D5B" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A9140A" w14:textId="6F38FF22" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3872A81D" w14:textId="34139B49" w:rsidR="00C86E60" w:rsidRPr="00BF25C2" w:rsidRDefault="00C86E60" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00043786" w:rsidRPr="00BF25C2" w14:paraId="17D06211" w14:textId="77777777" w:rsidTr="00741247">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6D2239" w14:textId="77777777" w:rsidR="00043786" w:rsidRPr="00BF25C2" w:rsidRDefault="00043786" w:rsidP="00043786">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2166" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34C6BDA6" w14:textId="77777777" w:rsidR="00043786" w:rsidRPr="00BF25C2" w:rsidRDefault="00043786" w:rsidP="00043786">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PROMEDIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47665415" w14:textId="464F0251" w:rsidR="00043786" w:rsidRPr="00C86E60" w:rsidRDefault="00043786" w:rsidP="00043786">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB48E1C" w14:textId="56EC6797" w:rsidR="00043786" w:rsidRPr="00BF25C2" w:rsidRDefault="00043786" w:rsidP="00043786">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="18BC91E7" w14:textId="1182831B" w:rsidR="00043786" w:rsidRPr="00BF25C2" w:rsidRDefault="00043786" w:rsidP="00043786">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="15361A92" w14:textId="2250D184" w:rsidR="00043786" w:rsidRPr="00BF25C2" w:rsidRDefault="00043786" w:rsidP="00043786">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="57A609BC" w14:textId="723625B0" w:rsidR="00043786" w:rsidRPr="00BF25C2" w:rsidRDefault="00043786" w:rsidP="00043786">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BBEA815" w14:textId="77777777" w:rsidR="00F740CA" w:rsidRPr="009C7ECE" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
+    <w:p w14:paraId="3C431E2C" w14:textId="77777777" w:rsidR="00F740CA" w:rsidRPr="00BB2305" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3C431E2C" w14:textId="77777777" w:rsidR="00F740CA" w:rsidRPr="009C7ECE" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
+    <w:p w14:paraId="75E95114" w14:textId="77777777" w:rsidR="00F740CA" w:rsidRPr="00BB2305" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">En consecuencia, los indicadores financieros definidos con el presente estudio para la contratación que se requiere, son los siguientes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D856F7" w14:textId="77777777" w:rsidR="00F740CA" w:rsidRPr="009C7ECE" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
+    <w:p w14:paraId="12D856F7" w14:textId="77777777" w:rsidR="00F740CA" w:rsidRPr="00BB2305" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="108D0E63" w14:textId="79779901" w:rsidR="00F740CA" w:rsidRPr="009C7ECE" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
+    <w:p w14:paraId="108D0E63" w14:textId="79779901" w:rsidR="00F740CA" w:rsidRPr="00BB2305" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RENTABILIDAD DE PATRIMONIO: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mayor o igual a </w:t>
       </w:r>
-      <w:r w:rsidR="002F1596">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002F1596" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6D987A" w14:textId="1F34FF57" w:rsidR="00F740CA" w:rsidRPr="009C7ECE" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
+    <w:p w14:paraId="0E6D987A" w14:textId="1F34FF57" w:rsidR="00F740CA" w:rsidRPr="00BB2305" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RENTABILIDAD DE ACTIVO:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mayor o igual a </w:t>
       </w:r>
-      <w:r w:rsidR="002F1596">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002F1596" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7F2FC1" w14:textId="206AA017" w:rsidR="00F740CA" w:rsidRPr="009C7ECE" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
+    <w:p w14:paraId="1D7F2FC1" w14:textId="206AA017" w:rsidR="00F740CA" w:rsidRPr="00BB2305" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ÍNDICE DE LIQUIDEZ: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mayor o igual a </w:t>
       </w:r>
-      <w:r w:rsidR="002F1596">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002F1596" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3357B1C4" w14:textId="6BCC3779" w:rsidR="00F740CA" w:rsidRPr="009C7ECE" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
+    <w:p w14:paraId="3357B1C4" w14:textId="6BCC3779" w:rsidR="00F740CA" w:rsidRPr="00BB2305" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ÍNDICE DE ENDEUDAMIENTO: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Menor o igual a </w:t>
       </w:r>
-      <w:r w:rsidR="002F1596">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002F1596" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464B7DF3" w14:textId="0DC25213" w:rsidR="00F740CA" w:rsidRPr="009C7ECE" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
+    <w:p w14:paraId="464B7DF3" w14:textId="0DC25213" w:rsidR="00F740CA" w:rsidRPr="00BB2305" w:rsidRDefault="00F740CA" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RAZÓN DE COBERTURA DE INTERESES: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mayor o igual a </w:t>
       </w:r>
-      <w:r w:rsidR="002F1596">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002F1596" w:rsidRPr="00BB2305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473B00BF" w14:textId="06FEAD7C" w:rsidR="00A87009" w:rsidRDefault="00A87009" w:rsidP="00E76A94">
+    <w:p w14:paraId="473B00BF" w14:textId="06FEAD7C" w:rsidR="00A87009" w:rsidRPr="00BB2305" w:rsidRDefault="00A87009" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9962"/>
+        <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C94A59" w14:paraId="660ED0FB" w14:textId="77777777" w:rsidTr="002373AD">
+      <w:tr w:rsidR="00C94A59" w:rsidRPr="00BB2305" w14:paraId="660ED0FB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44615BE2" w14:textId="0583106A" w:rsidR="00C94A59" w:rsidRDefault="00C94A59" w:rsidP="00E76A94">
+          <w:p w14:paraId="44615BE2" w14:textId="0583106A" w:rsidR="00C94A59" w:rsidRPr="00BB2305" w:rsidRDefault="00C94A59" w:rsidP="00E76A94">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ANÁLISIS DE RIESGOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F18E49B" w14:textId="77777777" w:rsidR="00A87009" w:rsidRPr="009C7ECE" w:rsidRDefault="00A87009" w:rsidP="00E76A94">
+    <w:p w14:paraId="1F18E49B" w14:textId="77777777" w:rsidR="00A87009" w:rsidRPr="00BB2305" w:rsidRDefault="00A87009" w:rsidP="00E76A94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="BatangChe" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="BatangChe" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1906C53C" w14:textId="77777777" w:rsidR="00A87009" w:rsidRPr="009C7ECE" w:rsidRDefault="00A87009" w:rsidP="00E76A94">
+    <w:p w14:paraId="7241EE25" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="00AD258A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="BatangChe" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="BatangChe" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="BatangChe" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="BatangChe" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RIESGO:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7ECE">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="BatangChe" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Es el posible evento que afecta el desarrollo del proceso de contratación o la ejecución del contrato, que puede traer efectos adversos a la Universidad, y el cual deberá ser analizado en el estudio de conveniencia y oportunidad que se realice por el ente universitario, indicando a quién se asigna (contratista o Universidad), y la forma de mitigarlo en caso de suceder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C947BE" w14:textId="77777777" w:rsidR="00A87009" w:rsidRPr="009C7ECE" w:rsidRDefault="00A87009" w:rsidP="00E76A94">
-[...10 lines deleted...]
-    <w:p w14:paraId="4BD21FA9" w14:textId="77777777" w:rsidR="00A87009" w:rsidRPr="009C7ECE" w:rsidRDefault="00A87009" w:rsidP="00E76A94">
+    <w:p w14:paraId="6659EB8A" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="00AD258A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="571575DA" w14:textId="77777777" w:rsidR="00A87009" w:rsidRPr="009C7ECE" w:rsidRDefault="00A87009" w:rsidP="00E76A94">
-[...127 lines deleted...]
-    <w:p w14:paraId="465C09B0" w14:textId="77777777" w:rsidR="00A87009" w:rsidRPr="009C7ECE" w:rsidRDefault="00A87009" w:rsidP="00E76A94">
+    <w:p w14:paraId="22ADEEC4" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="00AD258A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En el presente mapa de identificación de riesgos, se califican de acuerdo con los siguientes campos:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="53EC8F8F" w14:textId="77777777" w:rsidR="00754C16" w:rsidRPr="009C7ECE" w:rsidRDefault="00A87009" w:rsidP="00E76A94">
+    <w:p w14:paraId="05ADA2AF" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="00AD258A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9962"/>
+        <w:gridCol w:w="416"/>
+        <w:gridCol w:w="407"/>
+        <w:gridCol w:w="406"/>
+        <w:gridCol w:w="793"/>
+        <w:gridCol w:w="1092"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="710"/>
+        <w:gridCol w:w="1700"/>
+        <w:gridCol w:w="2411"/>
+        <w:gridCol w:w="609"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00121FCB" w14:paraId="781466DA" w14:textId="77777777" w:rsidTr="002373AD">
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr w:rsidR="00AD258A" w:rsidRPr="00732172" w14:paraId="2EB96368" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1285"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7146C001" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>N°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="217" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4240DB8D" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Clase</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D338D5C" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fuente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC2D3CB" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Etapa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4643F6A0" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tipo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="385936D6" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Probabilidad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="519979FF" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Impacto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07EA05B4" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Valoración</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="905" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37E98A9B" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Categoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15772956" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Acción requerida</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="325" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17799798" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¿A quién se le asigna?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD258A" w:rsidRPr="00732172" w14:paraId="1B58F3CA" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="192767AC" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N° Consecutivo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17C0F1A0" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="217" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="60024D2E" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[General/Específico]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="5357D78B" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[Interno/Externo]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF4D6AC" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[Planeación/Selección/Contratación/Ejecución]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADC62E5" w14:textId="3EFB6DC5" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[Económico/ Social o político/ Operacional/ Financiero/ Regulatorio/ De la naturaleza/ Ambiental/ Tecnológico</w:t>
+            </w:r>
+            <w:r w:rsidR="00367ACF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/Salud</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CABFEF" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74321E5F" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41C40797" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1864070C" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="506F0D02" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F52E1AA" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39A80BBA" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ED6B7A8" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E50A71D" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4727B969" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A00BB9F" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sumatoria de la probabilidad y el impacto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="905" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="692AB1BA" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bajo (valoración de 2 a 3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F12D26" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Riesgo tolerable. Monitoreo periódico.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="325" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="305DD8F5" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[Entidad Estatal/Contratista]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD258A" w:rsidRPr="00732172" w14:paraId="2BAB01F5" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8D5C7B" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="217" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="5021BB31" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="39171ED8" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4707085B" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D85443" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2579F0" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C3BFBC" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9F5714" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="905" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DC748E" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medio</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="387040B5" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(valoración de 4 a 5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="456F206B" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Requiere medidas de mitigación específicas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="325" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="533B7958" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD258A" w:rsidRPr="00732172" w14:paraId="3E4F0E6E" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A76D770" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="217" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C33CFD0" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB8162A" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5336F431" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E42D8B5" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6580A0F2" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AB543C" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CB3FFD" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="905" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D629D9B" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alto</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B453533" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(valoración de 6 a 8)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3916C2F7" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Requiere plan de contingencia y supervisión estrecha.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="325" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3942449D" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD258A" w:rsidRPr="00732172" w14:paraId="16424098" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E9722A" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="217" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCDBE28" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F04B29C" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2244FFB6" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C12B877" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="053B94C9" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C7978B" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="590D95FF" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="905" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7940440E" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Extremo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="317FC6EC" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(valoración de 9 a 10)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DFF0CB3" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Riesgo crítico. Requiere intervención inmediata y garantías robustas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="325" w:type="pct"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C96F504" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34B051D6" w14:textId="2A318633" w:rsidR="00DA5DA2" w:rsidRPr="009C7ECE" w:rsidRDefault="00DA5DA2" w:rsidP="00E76A94">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="06B4CC28" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="00AD258A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6108D234" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRPr="00732172" w:rsidRDefault="00AD258A" w:rsidP="00AD258A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASIGNACIÓN DE LOS RIESGOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: De acuerdo con lo establecido en el artículo 26 de la Resolución Rectoral N° 0685 del 01 julio de 2021, se ha tipificado y estimado los siguientes riesgos que se relacionan en el presente proceso:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354C4CFF" w14:textId="6DCD30A0" w:rsidR="00A87009" w:rsidRDefault="00A87009" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78787465" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="00C83474">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="A6A6A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A6A6A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Nota fuera de texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="A6A6A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A6A6A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DEBERÁ ACONDICIONAR DEPENDIENDO LOS ELEMENTOS O SERVICIOS A CONTRATAR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEA81AB" w14:textId="77777777" w:rsidR="00AD258A" w:rsidRDefault="00AD258A" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="482"/>
+        <w:gridCol w:w="482"/>
+        <w:gridCol w:w="482"/>
+        <w:gridCol w:w="482"/>
+        <w:gridCol w:w="482"/>
+        <w:gridCol w:w="1557"/>
+        <w:gridCol w:w="1523"/>
+        <w:gridCol w:w="482"/>
+        <w:gridCol w:w="482"/>
+        <w:gridCol w:w="482"/>
+        <w:gridCol w:w="482"/>
+        <w:gridCol w:w="657"/>
+        <w:gridCol w:w="1319"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="24412750" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="1973"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7614E4F8" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nº</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1AA0F828" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5CC5F6" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Clase</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E234761" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fuente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A764C5A" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Etapa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="175BD2C4" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tipo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38B17A47" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="000C3C81">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Descripción</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BACBDCD" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="000C3C81">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Consecuencia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFA2A4D" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Probabilidad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2435BB18" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Impacto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C574995" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Valoración</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAEA601" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Categoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76235C23" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¿A quién se le Asigna?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45929A95" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tratamiento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="171F77CC" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="17"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="728DF217" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8D47E1" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Especifico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="290B4F64" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Interno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31F18233" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Selección</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="191CB453" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Operacional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3E86CD" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Demora en el inicio de la entrega de los bienes o servicios y la solución a la necesidad que originó el objeto contractual.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62C65E95" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Incumplimiento por parte del contratista.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F275A8F" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53CA1762" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEFF920" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3334F108" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="110F806C" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contratista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABE71C6" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Verificar las acciones tomadas de conformidad con los tiempos de respuesta estipulados en las pólizas de seguros.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="3363862F" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="1018"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D438FCC" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13F051EA" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>General</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05833875" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Externo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="161987B2" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C776B10" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Económico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5335E1" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los efectos económicos derivados del análisis insuficiente de los precios </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>realizados en el cálculo de los bienes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F46D652" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Incumplimiento por parte del</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>contratista.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9902F9" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7813D59B" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF6A2A1" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC9D620" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bajo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D286915" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contratista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42543434" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Realizar un análisis de costo. Hacer efectiva las garantías constituidas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>para tal efecto.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="68AAC38A" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="1076"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1F8402" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3017E66B" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>General</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEF585C" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Externo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1D91D2" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="556FFB4E" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Operacional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4408CD41" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Falta de idoneidad del contratista para la obtención del objeto contractual.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20B7225D" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Incumplimiento por parte del</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>contratista.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAE04E8" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFEF7D2" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12760E54" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56107A97" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bajo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="513BD709" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contratista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB5487C" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Para mitigar el riesgo se evalúa la calidad e idoneidad del contratista y de su equipo de trabajo.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="788D6721" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="17"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1C8721" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="337902D0" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Especifico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="446DA8EC" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Externo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF64AE3" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA3C88C" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sociales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="225173C9" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Graves alteraciones de orden público en el sitio de ejecución contractual.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29D3A017" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Suspensiones o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>adiciones en plazo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36B1636E" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E403AF7" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="112304ED" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0780C0DB" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71735358" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Entidad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7051433D" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Para mitigar el riesgo deberán tenerse en cuenta las condiciones especiales en la cuales se ejecuta el contrato, a fin de precaver las consecuencias que las diferentes alteraciones del orden público puedan generar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="7D58CC3B" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63BA5373" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E20435B" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Especifico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36C4FF6F" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Interno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E880517" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03380CF0" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Económico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="185514E7" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Modificación aprobada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>de estudios y especificaciones</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>técnicas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="130FA0DD" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Afecta la calidad de los bienes a entregar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="599AF894" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="293F2BBF" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="777DFA07" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36EDCEDD" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C25B28D" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contratista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3FA2E4" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>En caso de incumplimiento parcial o total, se hará efectiva la póliza de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>cumplimiento.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="03F20DDE" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="529FF79B" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEADF08" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Especifico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="167B1B10" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Externo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC9F089" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1D6254" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Económico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5210F3" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Modificación de impuestos aplicables al</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>contrato.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26610B5A" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cuando en desarrollo del</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>contrato se modifican las tarifas de los impuestos o se crean nuevos impuestos a los ya existentes, siempre y cuando sean aplicables</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>directamente al</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>contrato.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73FD43B3" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="561B1938" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68A36876" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FEB5F04" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bajo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63A908B9" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contratista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66C08D1A" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Se llevará a cabo una permanente vigilancia de los cambios normativos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>en materia tributaria que afecten la ejecución del contrato y se aplicarán las medidas a que haya lugar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="4328CCEE" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="1138"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="780AB4F1" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCC83B3" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>General</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39E55780" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Externo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5A8B70" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62A41B88" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Regulatorio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC1140F" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cambios en la legislación.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="262B739E" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Imposibilidad de terminar la entrega de los bienes por</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>cambios en la</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>legislación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFF4B03" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BEDB165" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28BB3A8C" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31C1D1F2" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="739FF685" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Entidad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC142B4" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Conciliar con el contratista la terminación por mutuo acuerdo del contrato.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="12C972CD" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="17"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F4AA2A0" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4D97A3" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Especifico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64BF14F1" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Interno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11933B65" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="585A3D00" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Operacional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18E30264" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Incumplimiento en el cronograma de entrega de los bienes o servicios.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57DF848D" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Se presentan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>demoras,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>incumplimientos para cumplir el cronograma establecido.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34ED0757" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="043F6096" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E691504" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7057E89B" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77837E50" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contratista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A91B495" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Requerir al contratista contrarrestando avances y/o pagos contrato de acuerdo con los términos del contrato, en caso de incumplimiento parcial o total se hará efectiva la póliza de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>cumplimiento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="7FEF9AFC" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="1156"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5545DE90" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74782E13" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Especifico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="418C8118" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Interno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="464148AA" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="518D7E85" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Financiero</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3B8936" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Presencia de actividades adicionales que generen sobrecosto al contrato.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="530BAEBD" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Se presentan elementos adicionales a las inicialmente contratadas que generan el incremento en el valor del contrato inicial.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="023B6580" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB19500" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26ADEF01" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B6C736" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74055840" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contratista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C179659" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Realizar los estudios y diseños acertados para la planeación de los bienes. Verificar la justificación de los costos adicionales con el contratista y tramitar los recursos adicionales para culminar el contrato</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="6729F12A" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="549"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2619C0C4" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4504E590" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>General</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E78E4A" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Externo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="394AA9F0" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Selección</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00663C1A" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Financiero</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1C51BD" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Propuesta económica con valores unitarios artificialmente bajos.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7278A483" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Riesgo presentado en el contrato por precios por debajo del presupuesto oficial en la propuesta del contratista, lo que puede generar incumplimiento por parte del contratista por quedarse sin presupuesto para culminar el contrato</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="194C308D" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AEF478C" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="689893C8" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="406A5C43" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6252CD" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contratista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="160F61DC" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Solicitar justificación al contratista sobre la presentación de precios por debajo de los existentes en el mercado.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="4A43A0C2" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F15B398" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E97B82C" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Especifico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D811D50" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Interno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4E8226" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E3977E" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Financiero</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11376C48" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demoras en el pago por la presentación de documentación </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>por parte del contratista.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1641BFC7" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Se presentan demoras en el desembolso por que el contratista no </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>presenta la documentación exigida para el pago</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="736702EA" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E7D21A" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45741C77" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1274E616" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bajo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29ABA034" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contratista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="382DA5EF" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verificar oportunamente la documentación </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>presentada por el contratista para los pagos.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="7CF3ACD1" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="418"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7B11A3" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6067EA" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Especifico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="407F63B5" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Interno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7220FF93" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F9AF06" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Financiero</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BC6680" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Que el valor de los costos de legalización contractual, generales de desplazamiento y generales del contratista que se tuvieron en cuenta para el valor total del contrato, no se hayan contemplado en la propuesta económica y no cubra el costo real de los mismos durante la ejecución del contrato.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB516F0" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Riesgo presentado cuando el valor de la propuesta estipulado por el contratista es inferior, generando un desequilibrio económico que pueda terminar en demoras de la entrega de los elementos.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="373DD83E" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9DA14E" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4224EB" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="408F47AD" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bajo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BD9EE0" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contratista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C84C7D9" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Se deberá incluir todos los costos que incurre el contratista con su propuesta para llevar a cabo y feliz término la entrega de los elementos de lo contrario serán asumidos por el contratista por no preverlos al momento de presentación de la propuesta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="12007F6D" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="1407"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B39B7BA" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="604A2054" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>General</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C7147B" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Externo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E695D9D" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B39534F" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Económico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="413DE088" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cambios en el precio de los bienes objeto del contrato,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DDB8B48" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Desequilibrio contractual,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A7B4D1A" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>variaciones en los</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1749D9B5" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>precios del</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0731A084" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mercado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E79E6E" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Desequilibrio</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71B59775" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>económico, atraso en la ejecución del contrato</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8057DE" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB7BCEE" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD7FC22" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF07FFE" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bajo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="246AEC5F" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contratista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FABBB9" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Revisión, ajuste y seguimiento con el supervisor del contrato</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="689193B2" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="1407"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38253C8F" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07910A20" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Especifico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="623E2EBC" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Interno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0693DC95" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71820463" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Operacional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EF3603" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daños o perjuicios locativos en las instalaciones al momento de realizar la respectiva instalación de los bienes </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF7E83C" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Se presentan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>incumplimientos para cumplir el cronograma establecido.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="039502CB" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0698D3AE" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFD7AF3" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6293B8" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C9D2B6" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contratista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A553EE" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Requerir al contratista contrarrestando avances y/o pagos contrato de acuerdo con los términos del contrato, en caso de incumplimiento parcial o total se hará efectiva la póliza</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="2921461A" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="736"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DC0362" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7A99C6" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>General</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6A0C3B" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Externo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B642254" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B85C3C4" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Riesgo de la Salud</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B3E21D" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Biológicos. Se refiere a la posibilidad que, durante la ejecución del contrato, los colaboradores del contratista, presenten síntomas de enfermedades altamente contagiosas y que afecten y deterioren la Salud del Personal.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F636F3" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Deterioro notorio y grave de la salud y posible contagio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A6B58A" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="168F1786" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A862AFD" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="582BD2AF" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="243E708F" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contratista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A70EC2E" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aplicación de los protocolos adoptados por la Universidad y el cumplimiento de las medidas de Bioseguridad establecidas por las Autoridades de Salud en Colombia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83474" w:rsidRPr="007B3B35" w14:paraId="065689A2" w14:textId="77777777" w:rsidTr="0091527B">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8B1F6B" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0041531F" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>General</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="651E7A7E" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Externo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4E1063" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D77B50" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Riesgo de la salud</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A25B44" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disponibilidad de los Elementos de Protección Personal. Se refiere a la posibilidad de que el contratista no </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>disponga o suministre a sus colaboradores los Elementos de Protección Personal EPP y los de Riesgo Bilógico.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66942A2D" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Accidente de trabajo y posibles exposiciones a riesgo biológico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D22DE75" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBD0DBD" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C4E053" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DEDA19" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0761B3FF" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contratista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A42F8FB" w14:textId="77777777" w:rsidR="00C83474" w:rsidRPr="007B3B35" w:rsidRDefault="00C83474" w:rsidP="0091527B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El contratista deberá suministrar todos los EPP a sus colaboradores en las obras, o solicitar a la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B3B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ARL que los suministre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1F4F7CC0" w14:textId="77777777" w:rsidR="00C83474" w:rsidRDefault="00C83474" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16ECB6A5" w14:textId="77777777" w:rsidR="00D661A2" w:rsidRPr="007B3B35" w:rsidRDefault="00D661A2" w:rsidP="00D661A2">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Nota fuera del texto: Dejar el siguiente enunciado solo cuando el proceso tenga pólizas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1227A319" w14:textId="77777777" w:rsidR="00D661A2" w:rsidRPr="007B3B35" w:rsidRDefault="00D661A2" w:rsidP="00D661A2">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A8B0AE" w14:textId="77777777" w:rsidR="00D661A2" w:rsidRPr="007B3B35" w:rsidRDefault="00D661A2" w:rsidP="00D661A2">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La mitigación del riesgo se hará a través de la constitución de garantías a favor de la Universidad de los Llanos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038EB857" w14:textId="77777777" w:rsidR="00D661A2" w:rsidRPr="007B3B35" w:rsidRDefault="00D661A2" w:rsidP="00D661A2">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15428CC4" w14:textId="77777777" w:rsidR="00D661A2" w:rsidRPr="007B3B35" w:rsidRDefault="00D661A2" w:rsidP="00D661A2">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El contratista se obliga en el evento que el valor del contrato se amplié o su plazo o vigencia se prorrogue como consecuencia entre otros de la suspensión del contrato a ampliar el valor y prorrogar la vigencia de la garantía única de conformidad con lo pactado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDC67DE" w14:textId="77777777" w:rsidR="00213D7C" w:rsidRPr="00BB2305" w:rsidRDefault="00213D7C" w:rsidP="00E76A94">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54BBCB24" w14:textId="61C3BAA6" w:rsidR="00213D7C" w:rsidRPr="009C7ECE" w:rsidRDefault="00213D7C" w:rsidP="00E76A94">
-[...23 lines deleted...]
-    <w:p w14:paraId="11456CA0" w14:textId="1371A9B7" w:rsidR="00A9409E" w:rsidRPr="009C7ECE" w:rsidRDefault="00A9409E" w:rsidP="00E76A94">
+    <w:p w14:paraId="7C88C72C" w14:textId="5E88486F" w:rsidR="00FB286E" w:rsidRPr="00BB2305" w:rsidRDefault="00FB286E" w:rsidP="00E76A94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:jc w:val="center"/>
-[...130 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="389"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4981"/>
-        <w:gridCol w:w="4981"/>
+        <w:gridCol w:w="4697"/>
+        <w:gridCol w:w="4697"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C0364" w:rsidRPr="009C7ECE" w14:paraId="3C779F14" w14:textId="77777777" w:rsidTr="00EB6D49">
+      <w:tr w:rsidR="000C0364" w:rsidRPr="00BB2305" w14:paraId="3C779F14" w14:textId="77777777" w:rsidTr="00EB6D49">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="623F36A9" w14:textId="44C01191" w:rsidR="000C0364" w:rsidRPr="009C7ECE" w:rsidRDefault="000C0364" w:rsidP="00E76A94">
+          </w:tcPr>
+          <w:p w14:paraId="623F36A9" w14:textId="44C01191" w:rsidR="000C0364" w:rsidRPr="00BB2305" w:rsidRDefault="000C0364" w:rsidP="00E76A94">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Proyectó</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00056E20" w:rsidRPr="00056E20">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00056E20" w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nombre completo- oficina y firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2E20D427" w14:textId="745BDCB2" w:rsidR="000C0364" w:rsidRPr="009C7ECE" w:rsidRDefault="000C0364" w:rsidP="00E76A94">
+          </w:tcPr>
+          <w:p w14:paraId="2E20D427" w14:textId="745BDCB2" w:rsidR="000C0364" w:rsidRPr="00BB2305" w:rsidRDefault="000C0364" w:rsidP="00E76A94">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Revisión jurídica:</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00056E20">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00056E20" w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00056E20" w:rsidRPr="00056E20">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00056E20" w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nombre completo- oficina y firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C0364" w:rsidRPr="009C7ECE" w14:paraId="2D49456B" w14:textId="77777777" w:rsidTr="00EB6D49">
+      <w:tr w:rsidR="000C0364" w:rsidRPr="00BB2305" w14:paraId="2D49456B" w14:textId="77777777" w:rsidTr="00EB6D49">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="36855BE7" w14:textId="10599942" w:rsidR="000C0364" w:rsidRPr="009C7ECE" w:rsidRDefault="000C0364" w:rsidP="00E76A94">
+          </w:tcPr>
+          <w:p w14:paraId="36855BE7" w14:textId="10599942" w:rsidR="000C0364" w:rsidRPr="00BB2305" w:rsidRDefault="000C0364" w:rsidP="00E76A94">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisión técnica: </w:t>
             </w:r>
-            <w:r w:rsidR="00056E20">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00056E20" w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00056E20" w:rsidRPr="00056E20">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00056E20" w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nombre completo- oficina y firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="35237B98" w14:textId="0D854EB6" w:rsidR="000C0364" w:rsidRPr="009C7ECE" w:rsidRDefault="00056E20" w:rsidP="00E76A94">
+          </w:tcPr>
+          <w:p w14:paraId="35237B98" w14:textId="0D854EB6" w:rsidR="000C0364" w:rsidRPr="00BB2305" w:rsidRDefault="00056E20" w:rsidP="00E76A94">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Revisión financiera</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve">Revisión financiera: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00056E20">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB2305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nombre completo- oficina y firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5485522A" w14:textId="04CB533C" w:rsidR="00472C01" w:rsidRPr="009C7ECE" w:rsidRDefault="00472C01" w:rsidP="00E76A94">
+    <w:p w14:paraId="5485522A" w14:textId="04CB533C" w:rsidR="00472C01" w:rsidRPr="00BB2305" w:rsidRDefault="00472C01" w:rsidP="00E76A94">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00472C01" w:rsidRPr="009C7ECE" w:rsidSect="00046656">
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00472C01" w:rsidRPr="00BB2305" w:rsidSect="00DE2534">
+      <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="122"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AF30F37" w14:textId="77777777" w:rsidR="00BD59D4" w:rsidRDefault="00BD59D4">
+    <w:p w14:paraId="7BB410FE" w14:textId="77777777" w:rsidR="00BA2246" w:rsidRDefault="00BA2246">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="485E5A34" w14:textId="77777777" w:rsidR="00BD59D4" w:rsidRDefault="00BD59D4">
+    <w:p w14:paraId="11566FE9" w14:textId="77777777" w:rsidR="00BA2246" w:rsidRDefault="00BA2246">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
-    <w:altName w:val="Segoe UI Symbol"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="0200E0A0" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif CJK SC">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
-    <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BatangChe">
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A27A2E4" w14:textId="77777777" w:rsidR="00BD59D4" w:rsidRDefault="00BD59D4">
+    <w:p w14:paraId="16147E50" w14:textId="77777777" w:rsidR="00BA2246" w:rsidRDefault="00BA2246">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7417436A" w14:textId="77777777" w:rsidR="00BD59D4" w:rsidRDefault="00BD59D4">
+    <w:p w14:paraId="185EA666" w14:textId="77777777" w:rsidR="00BA2246" w:rsidRDefault="00BA2246">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="3EF23835" w14:textId="77777777" w:rsidR="00B81E1E" w:rsidRDefault="00B81E1E" w:rsidP="00B81E1E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://es.scribd.com/document/362857999/Cuadro-Sectores-Productivos</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2530"/>
-      <w:gridCol w:w="1861"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="1462"/>
+      <w:gridCol w:w="1719"/>
+      <w:gridCol w:w="1033"/>
+      <w:gridCol w:w="2769"/>
+      <w:gridCol w:w="1343"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00FE7ADC" w:rsidRPr="00F5080F" w14:paraId="20521CF8" w14:textId="77777777" w:rsidTr="00DA72D5">
+    <w:tr w:rsidR="00FE7ADC" w:rsidRPr="00644EB5" w14:paraId="20521CF8" w14:textId="77777777" w:rsidTr="00DA72D5">
       <w:trPr>
         <w:trHeight w:val="283"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1270" w:type="pct"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="1CC99F4C" w14:textId="160E7109" w:rsidR="00FE7ADC" w:rsidRPr="00F5080F" w:rsidRDefault="00FE7ADC" w:rsidP="00DA72D5">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F5080F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
@@ -10666,422 +27262,467 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="1469390" cy="470535"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3730" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7DF0F774" w14:textId="77777777" w:rsidR="00FE7ADC" w:rsidRPr="00F5080F" w:rsidRDefault="00FE7ADC" w:rsidP="00F5080F">
+        <w:p w14:paraId="7DF0F774" w14:textId="77777777" w:rsidR="00FE7ADC" w:rsidRPr="00644EB5" w:rsidRDefault="00FE7ADC" w:rsidP="00F5080F">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00F5080F">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>PROCESO DE GESTIÓN DE BIENES Y SERVICIOS</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00FE7ADC" w:rsidRPr="00F5080F" w14:paraId="3A4BD116" w14:textId="77777777" w:rsidTr="00F839D9">
+    <w:tr w:rsidR="00FE7ADC" w:rsidRPr="00644EB5" w14:paraId="3A4BD116" w14:textId="77777777" w:rsidTr="00F839D9">
       <w:trPr>
         <w:trHeight w:val="283"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1270" w:type="pct"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="092E2B71" w14:textId="77777777" w:rsidR="00FE7ADC" w:rsidRPr="00F5080F" w:rsidRDefault="00FE7ADC" w:rsidP="00F5080F">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3730" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4B453D41" w14:textId="7FBC3564" w:rsidR="00FE7ADC" w:rsidRPr="00F5080F" w:rsidRDefault="00FE7ADC" w:rsidP="00F5080F">
+        <w:p w14:paraId="4B453D41" w14:textId="7FBC3564" w:rsidR="00FE7ADC" w:rsidRPr="00644EB5" w:rsidRDefault="00FE7ADC" w:rsidP="00F5080F">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00F5080F">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>ESTUDIO DEL SECTOR</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00FE7ADC" w:rsidRPr="00F5080F" w14:paraId="11D9B5DE" w14:textId="77777777" w:rsidTr="00F839D9">
+    <w:tr w:rsidR="00FE7ADC" w:rsidRPr="00644EB5" w14:paraId="11D9B5DE" w14:textId="77777777" w:rsidTr="00F839D9">
       <w:trPr>
         <w:trHeight w:val="283"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1270" w:type="pct"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="09A1171B" w14:textId="77777777" w:rsidR="00FE7ADC" w:rsidRPr="00F5080F" w:rsidRDefault="00FE7ADC" w:rsidP="00F5080F">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="934" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="04001FAF" w14:textId="77777777" w:rsidR="00FE7ADC" w:rsidRPr="00F839D9" w:rsidRDefault="00FE7ADC" w:rsidP="00F839D9">
+        <w:p w14:paraId="04001FAF" w14:textId="77777777" w:rsidR="00FE7ADC" w:rsidRPr="00644EB5" w:rsidRDefault="00FE7ADC" w:rsidP="00F839D9">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:ind w:left="-87"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Código:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> FO-GBS-35</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="569" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="13CC2AE2" w14:textId="77777777" w:rsidR="00FE7ADC" w:rsidRPr="00F839D9" w:rsidRDefault="00FE7ADC" w:rsidP="00F839D9">
+        <w:p w14:paraId="13CC2AE2" w14:textId="4AC8B6F9" w:rsidR="00FE7ADC" w:rsidRPr="00644EB5" w:rsidRDefault="00FE7ADC" w:rsidP="00F839D9">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:ind w:left="-104" w:right="-114"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Versión:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 01</w:t>
+            <w:t xml:space="preserve"> 0</w:t>
+          </w:r>
+          <w:r w:rsidR="00730CE3">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              <w:i/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1493" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1A95DD52" w14:textId="0AB66981" w:rsidR="00FE7ADC" w:rsidRPr="00F839D9" w:rsidRDefault="00FE7ADC" w:rsidP="00F839D9">
+        <w:p w14:paraId="1A95DD52" w14:textId="37B187E0" w:rsidR="00FE7ADC" w:rsidRPr="00644EB5" w:rsidRDefault="00FE7ADC" w:rsidP="00F839D9">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:ind w:left="-110" w:right="-32"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Fecha de aprobación:</w:t>
           </w:r>
-          <w:r w:rsidR="00F839D9">
+          <w:r w:rsidR="00F839D9" w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidR="00730CE3">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>30/09/2021</w:t>
+            <w:t>10</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00644EB5">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              <w:i/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>/0</w:t>
+          </w:r>
+          <w:r w:rsidR="00730CE3">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              <w:i/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00644EB5">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              <w:i/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>/202</w:t>
+          </w:r>
+          <w:r w:rsidR="00730CE3">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              <w:i/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="734" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="025855A1" w14:textId="1B704637" w:rsidR="00FE7ADC" w:rsidRPr="00F839D9" w:rsidRDefault="00FE7ADC" w:rsidP="00F839D9">
+        <w:p w14:paraId="025855A1" w14:textId="1B704637" w:rsidR="00FE7ADC" w:rsidRPr="00644EB5" w:rsidRDefault="00FE7ADC" w:rsidP="00F839D9">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Página:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00E76A94">
+          <w:r w:rsidR="00E76A94" w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00E76A94">
+          <w:r w:rsidR="00E76A94" w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>7</w:t>
           </w:r>
-          <w:r w:rsidRPr="00F839D9">
+          <w:r w:rsidRPr="00644EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6822B7DA" w14:textId="77777777" w:rsidR="00FE7ADC" w:rsidRPr="0092038F" w:rsidRDefault="00FE7ADC" w:rsidP="0092038F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04E62438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9867C40"/>
     <w:lvl w:ilvl="0" w:tplc="99AE51EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11128,139 +27769,517 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="076B41DD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F3B05FDE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D634F15"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5212D870"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="148D2451"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="52FC0636"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="169222A5"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="99AE51EE">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2BEC50FA"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16FE357A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A80960A"/>
     <w:lvl w:ilvl="0" w:tplc="240A0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
@@ -11305,51 +28324,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A667D46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F884014"/>
     <w:lvl w:ilvl="0" w:tplc="040A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11391,51 +28410,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BF94649"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95E60C92"/>
     <w:lvl w:ilvl="0" w:tplc="240A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
@@ -11480,51 +28499,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C3966E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="459868A8"/>
+    <w:lvl w:ilvl="0" w:tplc="67744762">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F0A7F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="176A960E"/>
     <w:lvl w:ilvl="0" w:tplc="B7DC0EDA">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11593,51 +28701,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F1C37B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A5EAA5F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11742,51 +28850,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B70D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB1AD0D2"/>
     <w:lvl w:ilvl="0" w:tplc="240A000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11855,51 +28963,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="274259C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42760B7A"/>
     <w:lvl w:ilvl="0" w:tplc="240A000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11968,51 +29076,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28EA5508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1685120"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="501" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12081,51 +29189,250 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5541" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6261" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C26760B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EDBCE61C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="384" w:hanging="384"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="384" w:hanging="384"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6F3163"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C20CE840"/>
+    <w:lvl w:ilvl="0" w:tplc="240A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EB33DF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77BE5792"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12194,51 +29501,464 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35D208DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="47A04ECA"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35F947EF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B88AFCD8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="456" w:hanging="456"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="360A4A5B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A8B23FE6"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AF04D66"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EDBCE61C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="384" w:hanging="384"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="384" w:hanging="384"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B2704D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DED058E4"/>
     <w:lvl w:ilvl="0" w:tplc="E3B2D018">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="MS Mincho" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12284,51 +30004,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D7F7362"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EF8C17E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12416,51 +30136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42212952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E17CE092"/>
     <w:lvl w:ilvl="0" w:tplc="240A000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12529,51 +30249,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4736326E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E424FFEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12678,51 +30398,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DFC0F94"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BF886B62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -12791,51 +30511,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52431A18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F46C74A4"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12904,51 +30624,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B163144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E59E8CD0"/>
     <w:lvl w:ilvl="0" w:tplc="8682928E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12994,51 +30714,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E094056"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F7E226DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1637" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2357" w:hanging="360"/>
@@ -13134,51 +30854,51 @@
         <w:ind w:left="6677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63AC0FDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17988E56"/>
     <w:lvl w:ilvl="0" w:tplc="040A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13247,51 +30967,51 @@
     <w:lvl w:ilvl="7" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="647A63C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="927AD1F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13396,51 +31116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="654563CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DC0E754"/>
     <w:lvl w:ilvl="0" w:tplc="2A24F66A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13488,51 +31208,141 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BBF45B4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="184C7FA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78FF3432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="897E364C"/>
     <w:lvl w:ilvl="0" w:tplc="71D229BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -13579,51 +31389,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79FA3682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1543E40"/>
     <w:lvl w:ilvl="0" w:tplc="240A000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13692,1193 +31502,1495 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="18"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BBB1935"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9476F4E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1806854833">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="2" w16cid:durableId="985745803">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="3" w16cid:durableId="1077826161">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="960109636">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1395422463">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="6" w16cid:durableId="1896315422">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="7" w16cid:durableId="1681618920">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="7">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="8" w16cid:durableId="1037967699">
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="623542183">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="945573868">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="800613181">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1125734231">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1337463228">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2037268931">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1777019860">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="290745258">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="66073495">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1868832682">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2066484410">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1238370019">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1612660703">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1196968790">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="85272552">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="824511389">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="899100018">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1024290197">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2013292288">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="28" w16cid:durableId="851607198">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="29" w16cid:durableId="1008604215">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="30" w16cid:durableId="366569588">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="31" w16cid:durableId="1351490057">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14">
-[...5 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="32" w16cid:durableId="979071637">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="33" w16cid:durableId="646474899">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="338318389">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1155531653">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="36" w16cid:durableId="64766774">
     <w:abstractNumId w:val="19"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00820BBB"/>
     <w:rsid w:val="000008D7"/>
     <w:rsid w:val="000038D7"/>
+    <w:rsid w:val="0000594F"/>
+    <w:rsid w:val="00007043"/>
+    <w:rsid w:val="00007322"/>
     <w:rsid w:val="00007368"/>
     <w:rsid w:val="00007405"/>
     <w:rsid w:val="00011296"/>
     <w:rsid w:val="00012625"/>
     <w:rsid w:val="00014D03"/>
     <w:rsid w:val="0001650E"/>
     <w:rsid w:val="000172FF"/>
     <w:rsid w:val="00017E7B"/>
     <w:rsid w:val="00020411"/>
     <w:rsid w:val="00020778"/>
     <w:rsid w:val="00021549"/>
     <w:rsid w:val="00022292"/>
     <w:rsid w:val="00022928"/>
     <w:rsid w:val="00023148"/>
     <w:rsid w:val="00031F89"/>
     <w:rsid w:val="00040284"/>
     <w:rsid w:val="000414EA"/>
     <w:rsid w:val="00041B1C"/>
+    <w:rsid w:val="00043786"/>
     <w:rsid w:val="00045271"/>
     <w:rsid w:val="0004637D"/>
     <w:rsid w:val="00046656"/>
     <w:rsid w:val="0004689B"/>
     <w:rsid w:val="000505D8"/>
     <w:rsid w:val="00050D65"/>
     <w:rsid w:val="00051D2F"/>
     <w:rsid w:val="00052F3E"/>
     <w:rsid w:val="00056A7B"/>
     <w:rsid w:val="00056E20"/>
     <w:rsid w:val="00057C9E"/>
+    <w:rsid w:val="00061AE3"/>
     <w:rsid w:val="00062523"/>
     <w:rsid w:val="000643D8"/>
     <w:rsid w:val="00065F24"/>
     <w:rsid w:val="00067407"/>
     <w:rsid w:val="000675AF"/>
+    <w:rsid w:val="00071052"/>
     <w:rsid w:val="00072BBE"/>
     <w:rsid w:val="000733DF"/>
     <w:rsid w:val="000734D4"/>
     <w:rsid w:val="000740AE"/>
+    <w:rsid w:val="00075997"/>
     <w:rsid w:val="000765C9"/>
+    <w:rsid w:val="00077F96"/>
+    <w:rsid w:val="000853DF"/>
     <w:rsid w:val="000877A9"/>
     <w:rsid w:val="00091590"/>
     <w:rsid w:val="00094C50"/>
     <w:rsid w:val="000A10FB"/>
     <w:rsid w:val="000A1578"/>
     <w:rsid w:val="000A161B"/>
     <w:rsid w:val="000A5DA9"/>
     <w:rsid w:val="000A65D3"/>
     <w:rsid w:val="000B1222"/>
     <w:rsid w:val="000B2A16"/>
     <w:rsid w:val="000B5B6D"/>
     <w:rsid w:val="000B5E61"/>
     <w:rsid w:val="000B750D"/>
     <w:rsid w:val="000C0364"/>
     <w:rsid w:val="000C1727"/>
     <w:rsid w:val="000C1D9E"/>
     <w:rsid w:val="000C25E0"/>
     <w:rsid w:val="000C3253"/>
+    <w:rsid w:val="000C3C81"/>
     <w:rsid w:val="000D190A"/>
     <w:rsid w:val="000D1F3F"/>
     <w:rsid w:val="000D3B43"/>
+    <w:rsid w:val="000D459D"/>
     <w:rsid w:val="000D5979"/>
     <w:rsid w:val="000D7BF7"/>
     <w:rsid w:val="000E03F2"/>
     <w:rsid w:val="000E2070"/>
     <w:rsid w:val="000E491C"/>
     <w:rsid w:val="000E6E5E"/>
     <w:rsid w:val="000F0F08"/>
     <w:rsid w:val="000F728B"/>
     <w:rsid w:val="000F7E17"/>
     <w:rsid w:val="00100151"/>
     <w:rsid w:val="001003E1"/>
     <w:rsid w:val="0010163D"/>
     <w:rsid w:val="00101BDD"/>
     <w:rsid w:val="0010227F"/>
     <w:rsid w:val="00102D29"/>
     <w:rsid w:val="00104771"/>
     <w:rsid w:val="001068BC"/>
     <w:rsid w:val="00107AA6"/>
     <w:rsid w:val="00110639"/>
     <w:rsid w:val="00111BF8"/>
     <w:rsid w:val="001148A7"/>
     <w:rsid w:val="00114D78"/>
     <w:rsid w:val="00117E56"/>
     <w:rsid w:val="00121998"/>
     <w:rsid w:val="00121FCB"/>
     <w:rsid w:val="00124D0B"/>
     <w:rsid w:val="001262F6"/>
     <w:rsid w:val="00127233"/>
     <w:rsid w:val="001274C5"/>
     <w:rsid w:val="00127740"/>
+    <w:rsid w:val="001331BC"/>
     <w:rsid w:val="0013340D"/>
+    <w:rsid w:val="00136801"/>
     <w:rsid w:val="00136D84"/>
     <w:rsid w:val="001437CD"/>
     <w:rsid w:val="00143BF6"/>
     <w:rsid w:val="00144ADE"/>
     <w:rsid w:val="00145DA3"/>
+    <w:rsid w:val="00146866"/>
     <w:rsid w:val="00150134"/>
     <w:rsid w:val="00150A90"/>
     <w:rsid w:val="00152246"/>
     <w:rsid w:val="00164AAF"/>
     <w:rsid w:val="00166438"/>
     <w:rsid w:val="0017096D"/>
     <w:rsid w:val="001740A3"/>
     <w:rsid w:val="00175D98"/>
     <w:rsid w:val="001778F2"/>
     <w:rsid w:val="001813CE"/>
     <w:rsid w:val="00192B0C"/>
     <w:rsid w:val="00192C91"/>
     <w:rsid w:val="001964A6"/>
+    <w:rsid w:val="00197993"/>
     <w:rsid w:val="001A0C27"/>
+    <w:rsid w:val="001A14E9"/>
     <w:rsid w:val="001A1B3A"/>
     <w:rsid w:val="001B6D94"/>
     <w:rsid w:val="001B719F"/>
     <w:rsid w:val="001C2223"/>
     <w:rsid w:val="001C39D2"/>
     <w:rsid w:val="001C3ACA"/>
     <w:rsid w:val="001C4852"/>
+    <w:rsid w:val="001C662D"/>
     <w:rsid w:val="001C7BDF"/>
     <w:rsid w:val="001D2B0C"/>
     <w:rsid w:val="001D459A"/>
     <w:rsid w:val="001D5DEA"/>
+    <w:rsid w:val="001D5E25"/>
     <w:rsid w:val="001D6746"/>
     <w:rsid w:val="001D793C"/>
     <w:rsid w:val="001E141B"/>
     <w:rsid w:val="001E398B"/>
+    <w:rsid w:val="001E44E3"/>
     <w:rsid w:val="001E4AD5"/>
     <w:rsid w:val="001E5406"/>
     <w:rsid w:val="001E5805"/>
     <w:rsid w:val="001F255E"/>
     <w:rsid w:val="001F4E0A"/>
     <w:rsid w:val="001F7979"/>
+    <w:rsid w:val="00202C31"/>
     <w:rsid w:val="00202DC3"/>
     <w:rsid w:val="00202DDF"/>
     <w:rsid w:val="002045E2"/>
     <w:rsid w:val="0020486E"/>
+    <w:rsid w:val="00205B24"/>
     <w:rsid w:val="00211810"/>
     <w:rsid w:val="00212535"/>
     <w:rsid w:val="002134F3"/>
     <w:rsid w:val="00213D7C"/>
     <w:rsid w:val="0022263D"/>
     <w:rsid w:val="00223CC2"/>
     <w:rsid w:val="002255A5"/>
+    <w:rsid w:val="0023217B"/>
     <w:rsid w:val="002321E7"/>
     <w:rsid w:val="002326F7"/>
     <w:rsid w:val="00232BE6"/>
+    <w:rsid w:val="00234A85"/>
     <w:rsid w:val="00243B29"/>
+    <w:rsid w:val="00244F45"/>
     <w:rsid w:val="00246483"/>
+    <w:rsid w:val="00247707"/>
     <w:rsid w:val="002501FD"/>
+    <w:rsid w:val="0025221A"/>
     <w:rsid w:val="00252511"/>
     <w:rsid w:val="00252A9B"/>
     <w:rsid w:val="00260A82"/>
     <w:rsid w:val="00264315"/>
     <w:rsid w:val="00264EFF"/>
+    <w:rsid w:val="00265B46"/>
     <w:rsid w:val="00265F73"/>
     <w:rsid w:val="00267834"/>
     <w:rsid w:val="00272F5F"/>
     <w:rsid w:val="00273446"/>
     <w:rsid w:val="00273872"/>
     <w:rsid w:val="00277599"/>
     <w:rsid w:val="002777CB"/>
     <w:rsid w:val="002828CE"/>
     <w:rsid w:val="002828E2"/>
     <w:rsid w:val="00283EF8"/>
     <w:rsid w:val="002856F4"/>
+    <w:rsid w:val="0028738F"/>
     <w:rsid w:val="0029122B"/>
+    <w:rsid w:val="00295758"/>
     <w:rsid w:val="00297A58"/>
     <w:rsid w:val="002A070C"/>
     <w:rsid w:val="002A30DD"/>
     <w:rsid w:val="002A43BC"/>
     <w:rsid w:val="002A5026"/>
     <w:rsid w:val="002A5238"/>
     <w:rsid w:val="002B0BD3"/>
+    <w:rsid w:val="002C1FF4"/>
     <w:rsid w:val="002C20AC"/>
     <w:rsid w:val="002C22AD"/>
     <w:rsid w:val="002C2493"/>
     <w:rsid w:val="002C3EC6"/>
     <w:rsid w:val="002C71B3"/>
     <w:rsid w:val="002C7A1B"/>
     <w:rsid w:val="002C7F57"/>
     <w:rsid w:val="002D04F8"/>
     <w:rsid w:val="002D1C18"/>
     <w:rsid w:val="002D284E"/>
     <w:rsid w:val="002D5CFD"/>
     <w:rsid w:val="002D7230"/>
     <w:rsid w:val="002D7699"/>
+    <w:rsid w:val="002E06CC"/>
     <w:rsid w:val="002E1801"/>
     <w:rsid w:val="002E18A5"/>
     <w:rsid w:val="002F0C37"/>
     <w:rsid w:val="002F1596"/>
     <w:rsid w:val="002F3472"/>
     <w:rsid w:val="002F3FA2"/>
     <w:rsid w:val="002F57E6"/>
     <w:rsid w:val="003027CE"/>
     <w:rsid w:val="003039E5"/>
     <w:rsid w:val="003041C5"/>
+    <w:rsid w:val="00304BE7"/>
     <w:rsid w:val="00304D6B"/>
     <w:rsid w:val="003050CA"/>
     <w:rsid w:val="0031014E"/>
     <w:rsid w:val="0031186F"/>
+    <w:rsid w:val="00313CB2"/>
     <w:rsid w:val="00315ABE"/>
     <w:rsid w:val="00316FC6"/>
     <w:rsid w:val="00317B94"/>
+    <w:rsid w:val="003232A4"/>
     <w:rsid w:val="0032395C"/>
     <w:rsid w:val="00327322"/>
+    <w:rsid w:val="0033233E"/>
     <w:rsid w:val="00333C24"/>
+    <w:rsid w:val="00335921"/>
     <w:rsid w:val="00341F78"/>
     <w:rsid w:val="00345618"/>
     <w:rsid w:val="00350571"/>
     <w:rsid w:val="00351371"/>
     <w:rsid w:val="00354CE5"/>
+    <w:rsid w:val="00355AEF"/>
     <w:rsid w:val="0035652A"/>
     <w:rsid w:val="0035745A"/>
     <w:rsid w:val="0036026E"/>
     <w:rsid w:val="00362A92"/>
+    <w:rsid w:val="00367ACF"/>
     <w:rsid w:val="00374B77"/>
     <w:rsid w:val="00390300"/>
     <w:rsid w:val="0039195D"/>
     <w:rsid w:val="0039437D"/>
     <w:rsid w:val="003A1466"/>
     <w:rsid w:val="003A1504"/>
     <w:rsid w:val="003A2B62"/>
     <w:rsid w:val="003A5AAE"/>
     <w:rsid w:val="003A5F70"/>
     <w:rsid w:val="003B01D1"/>
     <w:rsid w:val="003B0A82"/>
     <w:rsid w:val="003B4102"/>
     <w:rsid w:val="003B4D4C"/>
     <w:rsid w:val="003B74E6"/>
     <w:rsid w:val="003C06A2"/>
+    <w:rsid w:val="003C2952"/>
     <w:rsid w:val="003C48F4"/>
     <w:rsid w:val="003D3BB3"/>
+    <w:rsid w:val="003E222F"/>
     <w:rsid w:val="003E3369"/>
     <w:rsid w:val="003E5292"/>
     <w:rsid w:val="003E5E9B"/>
     <w:rsid w:val="003F0161"/>
     <w:rsid w:val="003F18DB"/>
     <w:rsid w:val="003F53F2"/>
     <w:rsid w:val="003F569E"/>
     <w:rsid w:val="003F5D6D"/>
+    <w:rsid w:val="00400337"/>
     <w:rsid w:val="00401490"/>
     <w:rsid w:val="004039F5"/>
     <w:rsid w:val="00407930"/>
     <w:rsid w:val="00414149"/>
     <w:rsid w:val="004141B2"/>
     <w:rsid w:val="00414974"/>
     <w:rsid w:val="00414A38"/>
     <w:rsid w:val="0041611D"/>
     <w:rsid w:val="00417DE2"/>
     <w:rsid w:val="004209CB"/>
     <w:rsid w:val="00422C72"/>
     <w:rsid w:val="0043579E"/>
     <w:rsid w:val="00437D24"/>
     <w:rsid w:val="00440808"/>
     <w:rsid w:val="00444C50"/>
     <w:rsid w:val="00447E31"/>
     <w:rsid w:val="0045345A"/>
     <w:rsid w:val="00453648"/>
     <w:rsid w:val="0046477F"/>
     <w:rsid w:val="00466CA8"/>
     <w:rsid w:val="00470B52"/>
     <w:rsid w:val="00472BDB"/>
     <w:rsid w:val="00472C01"/>
+    <w:rsid w:val="00474FA6"/>
     <w:rsid w:val="00477AF3"/>
     <w:rsid w:val="00480424"/>
     <w:rsid w:val="00481E36"/>
     <w:rsid w:val="00482367"/>
     <w:rsid w:val="00485B1C"/>
     <w:rsid w:val="00486AD6"/>
     <w:rsid w:val="00490686"/>
     <w:rsid w:val="004A367C"/>
     <w:rsid w:val="004A600A"/>
+    <w:rsid w:val="004A6B98"/>
+    <w:rsid w:val="004A6D87"/>
     <w:rsid w:val="004A70F1"/>
     <w:rsid w:val="004B03DC"/>
     <w:rsid w:val="004B0471"/>
     <w:rsid w:val="004B100E"/>
     <w:rsid w:val="004B7125"/>
     <w:rsid w:val="004C0C18"/>
     <w:rsid w:val="004C42D6"/>
     <w:rsid w:val="004D040A"/>
     <w:rsid w:val="004D3B31"/>
     <w:rsid w:val="004E0625"/>
     <w:rsid w:val="004E16C4"/>
     <w:rsid w:val="004E2581"/>
     <w:rsid w:val="004E6378"/>
     <w:rsid w:val="004F13E6"/>
+    <w:rsid w:val="004F318D"/>
     <w:rsid w:val="004F3CCB"/>
     <w:rsid w:val="004F3ED7"/>
     <w:rsid w:val="004F4FBE"/>
     <w:rsid w:val="0051266B"/>
     <w:rsid w:val="005167A1"/>
     <w:rsid w:val="00516D69"/>
     <w:rsid w:val="00520EA4"/>
     <w:rsid w:val="00521A06"/>
+    <w:rsid w:val="00522C6B"/>
     <w:rsid w:val="00523A3D"/>
     <w:rsid w:val="00524884"/>
     <w:rsid w:val="00527A68"/>
     <w:rsid w:val="00534FD0"/>
     <w:rsid w:val="00535966"/>
     <w:rsid w:val="00535ACF"/>
     <w:rsid w:val="005363A0"/>
     <w:rsid w:val="00542B7B"/>
     <w:rsid w:val="00546389"/>
     <w:rsid w:val="005502BB"/>
     <w:rsid w:val="005509EF"/>
     <w:rsid w:val="005540C0"/>
     <w:rsid w:val="00554BA5"/>
     <w:rsid w:val="00555DB1"/>
     <w:rsid w:val="00556A64"/>
     <w:rsid w:val="00556EF5"/>
     <w:rsid w:val="00556FF3"/>
     <w:rsid w:val="0055709D"/>
     <w:rsid w:val="005618B8"/>
     <w:rsid w:val="00562A75"/>
     <w:rsid w:val="00563363"/>
     <w:rsid w:val="00564A9D"/>
     <w:rsid w:val="005660AE"/>
     <w:rsid w:val="005702A4"/>
     <w:rsid w:val="00576C95"/>
     <w:rsid w:val="00577276"/>
+    <w:rsid w:val="00581DB1"/>
     <w:rsid w:val="005833C7"/>
+    <w:rsid w:val="00584509"/>
     <w:rsid w:val="005853B7"/>
+    <w:rsid w:val="00585F71"/>
     <w:rsid w:val="00587886"/>
     <w:rsid w:val="00587EB1"/>
+    <w:rsid w:val="00590A21"/>
     <w:rsid w:val="00596785"/>
     <w:rsid w:val="00596A07"/>
     <w:rsid w:val="005A2BB2"/>
     <w:rsid w:val="005A3D42"/>
     <w:rsid w:val="005A3D82"/>
     <w:rsid w:val="005B34E2"/>
     <w:rsid w:val="005B67F8"/>
     <w:rsid w:val="005C61B5"/>
     <w:rsid w:val="005C7F47"/>
     <w:rsid w:val="005D1EA8"/>
     <w:rsid w:val="005D28DA"/>
     <w:rsid w:val="005D7C5E"/>
     <w:rsid w:val="005E4209"/>
     <w:rsid w:val="005F0EFD"/>
     <w:rsid w:val="005F1710"/>
     <w:rsid w:val="005F2104"/>
     <w:rsid w:val="005F34E6"/>
     <w:rsid w:val="005F3FF6"/>
     <w:rsid w:val="005F45AC"/>
     <w:rsid w:val="005F529F"/>
     <w:rsid w:val="005F77C9"/>
     <w:rsid w:val="00602F7C"/>
     <w:rsid w:val="00603242"/>
+    <w:rsid w:val="006041CD"/>
     <w:rsid w:val="00606705"/>
+    <w:rsid w:val="006103F4"/>
     <w:rsid w:val="0061261F"/>
     <w:rsid w:val="00616C1A"/>
     <w:rsid w:val="00617495"/>
     <w:rsid w:val="00622715"/>
     <w:rsid w:val="00623B68"/>
+    <w:rsid w:val="0062578F"/>
     <w:rsid w:val="0062646B"/>
     <w:rsid w:val="00632BEC"/>
     <w:rsid w:val="00634D13"/>
+    <w:rsid w:val="006373D2"/>
     <w:rsid w:val="00644792"/>
+    <w:rsid w:val="00644EB5"/>
     <w:rsid w:val="006465CC"/>
+    <w:rsid w:val="00652111"/>
     <w:rsid w:val="00655E48"/>
     <w:rsid w:val="00656E87"/>
     <w:rsid w:val="00657834"/>
     <w:rsid w:val="00665F31"/>
     <w:rsid w:val="00666E28"/>
+    <w:rsid w:val="00670C72"/>
     <w:rsid w:val="006711FF"/>
     <w:rsid w:val="0067157A"/>
     <w:rsid w:val="00671F5A"/>
     <w:rsid w:val="006725E0"/>
     <w:rsid w:val="00677643"/>
+    <w:rsid w:val="00680045"/>
     <w:rsid w:val="00680BCE"/>
     <w:rsid w:val="00682557"/>
     <w:rsid w:val="0068477B"/>
     <w:rsid w:val="006847A8"/>
     <w:rsid w:val="0068491F"/>
     <w:rsid w:val="006862F3"/>
     <w:rsid w:val="00690434"/>
     <w:rsid w:val="00690BD2"/>
     <w:rsid w:val="006926A0"/>
     <w:rsid w:val="00693CF1"/>
+    <w:rsid w:val="00695F2E"/>
     <w:rsid w:val="00697462"/>
+    <w:rsid w:val="006A0558"/>
+    <w:rsid w:val="006A1A4D"/>
     <w:rsid w:val="006A1F11"/>
     <w:rsid w:val="006A7CA4"/>
     <w:rsid w:val="006B2208"/>
     <w:rsid w:val="006B34FB"/>
     <w:rsid w:val="006B4A61"/>
     <w:rsid w:val="006C102A"/>
     <w:rsid w:val="006C14C7"/>
     <w:rsid w:val="006C1773"/>
     <w:rsid w:val="006C40DB"/>
     <w:rsid w:val="006C5D74"/>
     <w:rsid w:val="006C6323"/>
     <w:rsid w:val="006D21E4"/>
     <w:rsid w:val="006D2AB7"/>
     <w:rsid w:val="006D3C9A"/>
     <w:rsid w:val="006D762D"/>
     <w:rsid w:val="006E570E"/>
     <w:rsid w:val="006F1D2F"/>
     <w:rsid w:val="006F2246"/>
     <w:rsid w:val="006F4EC8"/>
     <w:rsid w:val="006F66FE"/>
     <w:rsid w:val="00701B4B"/>
     <w:rsid w:val="00710189"/>
     <w:rsid w:val="00710AA0"/>
     <w:rsid w:val="00712276"/>
     <w:rsid w:val="0071601D"/>
     <w:rsid w:val="007172B7"/>
     <w:rsid w:val="0072066A"/>
     <w:rsid w:val="00720C8A"/>
     <w:rsid w:val="007213E6"/>
     <w:rsid w:val="0072189C"/>
     <w:rsid w:val="00725701"/>
     <w:rsid w:val="0072584D"/>
     <w:rsid w:val="00726A3D"/>
+    <w:rsid w:val="00730CE3"/>
     <w:rsid w:val="00730D78"/>
     <w:rsid w:val="007314A1"/>
     <w:rsid w:val="0073466C"/>
     <w:rsid w:val="00736197"/>
     <w:rsid w:val="00736352"/>
+    <w:rsid w:val="00741247"/>
     <w:rsid w:val="00744A38"/>
     <w:rsid w:val="00745A5F"/>
+    <w:rsid w:val="007510A6"/>
     <w:rsid w:val="00754C16"/>
+    <w:rsid w:val="00760098"/>
     <w:rsid w:val="007624DB"/>
     <w:rsid w:val="00767A12"/>
     <w:rsid w:val="0077069A"/>
     <w:rsid w:val="00770D18"/>
+    <w:rsid w:val="0077221A"/>
     <w:rsid w:val="00774CB2"/>
     <w:rsid w:val="00785312"/>
     <w:rsid w:val="0078547B"/>
     <w:rsid w:val="00790318"/>
     <w:rsid w:val="00795566"/>
     <w:rsid w:val="007975BA"/>
     <w:rsid w:val="007A2409"/>
+    <w:rsid w:val="007A463F"/>
     <w:rsid w:val="007A5104"/>
     <w:rsid w:val="007B3CC0"/>
     <w:rsid w:val="007B6532"/>
     <w:rsid w:val="007B7568"/>
     <w:rsid w:val="007C051B"/>
+    <w:rsid w:val="007C208F"/>
     <w:rsid w:val="007C5247"/>
     <w:rsid w:val="007C62D6"/>
     <w:rsid w:val="007D208D"/>
+    <w:rsid w:val="007D21CE"/>
     <w:rsid w:val="007D31D6"/>
     <w:rsid w:val="007D662D"/>
+    <w:rsid w:val="007D6F32"/>
     <w:rsid w:val="007E2DA8"/>
     <w:rsid w:val="007E2F08"/>
     <w:rsid w:val="007E3A4F"/>
     <w:rsid w:val="007E3F76"/>
     <w:rsid w:val="007E4682"/>
     <w:rsid w:val="007E7A88"/>
     <w:rsid w:val="007E7CA2"/>
     <w:rsid w:val="007F4C1C"/>
     <w:rsid w:val="007F6AAB"/>
     <w:rsid w:val="007F6AD2"/>
     <w:rsid w:val="00801907"/>
     <w:rsid w:val="0080216B"/>
+    <w:rsid w:val="008030C8"/>
     <w:rsid w:val="0080785B"/>
     <w:rsid w:val="00811873"/>
     <w:rsid w:val="008131FA"/>
+    <w:rsid w:val="008157D1"/>
     <w:rsid w:val="00816669"/>
     <w:rsid w:val="008174E9"/>
+    <w:rsid w:val="008175F2"/>
+    <w:rsid w:val="008207DD"/>
     <w:rsid w:val="00820BBB"/>
     <w:rsid w:val="00821A83"/>
     <w:rsid w:val="00822930"/>
     <w:rsid w:val="00823889"/>
     <w:rsid w:val="00827427"/>
     <w:rsid w:val="0083043B"/>
     <w:rsid w:val="00832705"/>
     <w:rsid w:val="008345E5"/>
     <w:rsid w:val="00836293"/>
     <w:rsid w:val="00841DDF"/>
+    <w:rsid w:val="008448F8"/>
     <w:rsid w:val="00844EA8"/>
+    <w:rsid w:val="00844ECE"/>
+    <w:rsid w:val="0084654A"/>
     <w:rsid w:val="00846C61"/>
     <w:rsid w:val="00847B57"/>
     <w:rsid w:val="00852352"/>
+    <w:rsid w:val="00853452"/>
     <w:rsid w:val="008612E2"/>
     <w:rsid w:val="0086316C"/>
     <w:rsid w:val="0086441B"/>
     <w:rsid w:val="00865175"/>
     <w:rsid w:val="00866991"/>
+    <w:rsid w:val="00870FFB"/>
     <w:rsid w:val="00873850"/>
+    <w:rsid w:val="00877DC2"/>
     <w:rsid w:val="008816F6"/>
     <w:rsid w:val="00882F66"/>
     <w:rsid w:val="00884485"/>
     <w:rsid w:val="00884CB0"/>
     <w:rsid w:val="00884D84"/>
     <w:rsid w:val="00885B37"/>
     <w:rsid w:val="00887CAC"/>
     <w:rsid w:val="00890EA1"/>
     <w:rsid w:val="008918B3"/>
     <w:rsid w:val="00891934"/>
     <w:rsid w:val="0089372D"/>
     <w:rsid w:val="00893CB0"/>
     <w:rsid w:val="00895A3F"/>
     <w:rsid w:val="00896A5B"/>
     <w:rsid w:val="00897B10"/>
+    <w:rsid w:val="008A1A73"/>
     <w:rsid w:val="008A3F70"/>
     <w:rsid w:val="008A73AD"/>
     <w:rsid w:val="008A7A94"/>
     <w:rsid w:val="008B0153"/>
     <w:rsid w:val="008B045F"/>
     <w:rsid w:val="008B0DFD"/>
     <w:rsid w:val="008B2248"/>
     <w:rsid w:val="008B409F"/>
     <w:rsid w:val="008C1A1A"/>
     <w:rsid w:val="008C2F68"/>
     <w:rsid w:val="008C69F7"/>
     <w:rsid w:val="008D6AD2"/>
     <w:rsid w:val="008D7C9B"/>
     <w:rsid w:val="008E3CC3"/>
     <w:rsid w:val="008E5218"/>
     <w:rsid w:val="008E5785"/>
     <w:rsid w:val="008E5FA6"/>
     <w:rsid w:val="008F4CD3"/>
     <w:rsid w:val="008F6752"/>
     <w:rsid w:val="009042F2"/>
     <w:rsid w:val="00904A18"/>
+    <w:rsid w:val="00906E67"/>
     <w:rsid w:val="009200D6"/>
     <w:rsid w:val="0092038F"/>
     <w:rsid w:val="009272E2"/>
     <w:rsid w:val="00930EA8"/>
     <w:rsid w:val="00932F12"/>
     <w:rsid w:val="00940475"/>
     <w:rsid w:val="009411A4"/>
     <w:rsid w:val="00941AFF"/>
+    <w:rsid w:val="00943563"/>
+    <w:rsid w:val="00945CFB"/>
     <w:rsid w:val="00946134"/>
     <w:rsid w:val="00946A29"/>
     <w:rsid w:val="00946CC2"/>
     <w:rsid w:val="00950CA7"/>
     <w:rsid w:val="00951A6E"/>
     <w:rsid w:val="009560F8"/>
     <w:rsid w:val="00960E15"/>
     <w:rsid w:val="0096180F"/>
     <w:rsid w:val="009622E4"/>
+    <w:rsid w:val="00963487"/>
     <w:rsid w:val="00963C0F"/>
+    <w:rsid w:val="00964226"/>
     <w:rsid w:val="00967155"/>
     <w:rsid w:val="00974FDD"/>
     <w:rsid w:val="00976446"/>
     <w:rsid w:val="009772D9"/>
     <w:rsid w:val="00983356"/>
     <w:rsid w:val="00983416"/>
     <w:rsid w:val="00984B71"/>
     <w:rsid w:val="00985057"/>
     <w:rsid w:val="00985459"/>
     <w:rsid w:val="00990485"/>
     <w:rsid w:val="00996B5D"/>
     <w:rsid w:val="00996E80"/>
     <w:rsid w:val="009A134D"/>
     <w:rsid w:val="009A1C5B"/>
     <w:rsid w:val="009A42B7"/>
     <w:rsid w:val="009A5D42"/>
     <w:rsid w:val="009A7B02"/>
     <w:rsid w:val="009B098A"/>
     <w:rsid w:val="009B0F35"/>
     <w:rsid w:val="009B2119"/>
     <w:rsid w:val="009B59CD"/>
     <w:rsid w:val="009B6458"/>
     <w:rsid w:val="009B6730"/>
     <w:rsid w:val="009B71CB"/>
     <w:rsid w:val="009C09FF"/>
     <w:rsid w:val="009C22FD"/>
     <w:rsid w:val="009C5A5A"/>
     <w:rsid w:val="009C620D"/>
     <w:rsid w:val="009C7ECE"/>
     <w:rsid w:val="009D0FFB"/>
     <w:rsid w:val="009D177E"/>
     <w:rsid w:val="009D1A35"/>
     <w:rsid w:val="009D2BA7"/>
     <w:rsid w:val="009D394E"/>
+    <w:rsid w:val="009D5366"/>
     <w:rsid w:val="009D5862"/>
     <w:rsid w:val="009D6FA5"/>
     <w:rsid w:val="009E1E01"/>
     <w:rsid w:val="009E2A8B"/>
     <w:rsid w:val="009E4C07"/>
     <w:rsid w:val="009E6FC6"/>
     <w:rsid w:val="009F0BAB"/>
     <w:rsid w:val="009F3670"/>
     <w:rsid w:val="009F4D6D"/>
     <w:rsid w:val="009F7AEE"/>
     <w:rsid w:val="00A0149B"/>
     <w:rsid w:val="00A018A0"/>
     <w:rsid w:val="00A02D7F"/>
     <w:rsid w:val="00A04682"/>
     <w:rsid w:val="00A0625B"/>
+    <w:rsid w:val="00A1024D"/>
     <w:rsid w:val="00A10F4A"/>
     <w:rsid w:val="00A116C5"/>
     <w:rsid w:val="00A14B2D"/>
     <w:rsid w:val="00A179DA"/>
     <w:rsid w:val="00A21877"/>
     <w:rsid w:val="00A2441F"/>
     <w:rsid w:val="00A24896"/>
     <w:rsid w:val="00A25A27"/>
     <w:rsid w:val="00A3571F"/>
     <w:rsid w:val="00A3642E"/>
     <w:rsid w:val="00A40013"/>
     <w:rsid w:val="00A406EF"/>
     <w:rsid w:val="00A41F86"/>
     <w:rsid w:val="00A45F6C"/>
     <w:rsid w:val="00A47C5D"/>
     <w:rsid w:val="00A54C00"/>
     <w:rsid w:val="00A55DD8"/>
     <w:rsid w:val="00A565C1"/>
     <w:rsid w:val="00A574EE"/>
     <w:rsid w:val="00A57C9E"/>
     <w:rsid w:val="00A63E9E"/>
     <w:rsid w:val="00A652A0"/>
     <w:rsid w:val="00A65E13"/>
+    <w:rsid w:val="00A67699"/>
     <w:rsid w:val="00A70B88"/>
     <w:rsid w:val="00A70CA9"/>
     <w:rsid w:val="00A730F8"/>
     <w:rsid w:val="00A7379F"/>
     <w:rsid w:val="00A74E65"/>
     <w:rsid w:val="00A810D2"/>
+    <w:rsid w:val="00A819E7"/>
     <w:rsid w:val="00A81F88"/>
     <w:rsid w:val="00A82E97"/>
     <w:rsid w:val="00A82FD7"/>
+    <w:rsid w:val="00A83787"/>
     <w:rsid w:val="00A848E2"/>
     <w:rsid w:val="00A85F5C"/>
     <w:rsid w:val="00A87009"/>
     <w:rsid w:val="00A87A24"/>
     <w:rsid w:val="00A90E66"/>
     <w:rsid w:val="00A91911"/>
     <w:rsid w:val="00A9409E"/>
     <w:rsid w:val="00AA5F89"/>
+    <w:rsid w:val="00AA633F"/>
     <w:rsid w:val="00AA7871"/>
     <w:rsid w:val="00AA7B85"/>
     <w:rsid w:val="00AB1323"/>
     <w:rsid w:val="00AB29AA"/>
     <w:rsid w:val="00AB4194"/>
     <w:rsid w:val="00AB48CC"/>
     <w:rsid w:val="00AB5F94"/>
     <w:rsid w:val="00AB630A"/>
     <w:rsid w:val="00AB78F7"/>
     <w:rsid w:val="00AC0EC3"/>
     <w:rsid w:val="00AC1E99"/>
     <w:rsid w:val="00AC4B63"/>
     <w:rsid w:val="00AC52B8"/>
     <w:rsid w:val="00AC54F3"/>
     <w:rsid w:val="00AC6204"/>
     <w:rsid w:val="00AC7158"/>
+    <w:rsid w:val="00AD258A"/>
     <w:rsid w:val="00AD2942"/>
     <w:rsid w:val="00AD5069"/>
     <w:rsid w:val="00AD72E5"/>
     <w:rsid w:val="00AE2FCC"/>
     <w:rsid w:val="00AE3AD6"/>
     <w:rsid w:val="00AE749F"/>
+    <w:rsid w:val="00AE76E7"/>
     <w:rsid w:val="00AF0C36"/>
     <w:rsid w:val="00AF1E68"/>
     <w:rsid w:val="00AF3610"/>
+    <w:rsid w:val="00AF41AF"/>
     <w:rsid w:val="00AF4E26"/>
     <w:rsid w:val="00AF4E3A"/>
     <w:rsid w:val="00AF722B"/>
     <w:rsid w:val="00AF74C3"/>
     <w:rsid w:val="00B007BA"/>
     <w:rsid w:val="00B00DA7"/>
     <w:rsid w:val="00B00DDF"/>
     <w:rsid w:val="00B0114C"/>
     <w:rsid w:val="00B0266B"/>
     <w:rsid w:val="00B05DD8"/>
     <w:rsid w:val="00B07173"/>
     <w:rsid w:val="00B134CB"/>
     <w:rsid w:val="00B13FFB"/>
+    <w:rsid w:val="00B21931"/>
     <w:rsid w:val="00B24164"/>
     <w:rsid w:val="00B25D28"/>
     <w:rsid w:val="00B26C85"/>
     <w:rsid w:val="00B32925"/>
     <w:rsid w:val="00B33E65"/>
     <w:rsid w:val="00B33E6C"/>
     <w:rsid w:val="00B363DB"/>
     <w:rsid w:val="00B364B5"/>
     <w:rsid w:val="00B36DD2"/>
     <w:rsid w:val="00B37308"/>
     <w:rsid w:val="00B37968"/>
     <w:rsid w:val="00B4016B"/>
     <w:rsid w:val="00B40CAD"/>
     <w:rsid w:val="00B42ECE"/>
     <w:rsid w:val="00B430CA"/>
     <w:rsid w:val="00B43A69"/>
     <w:rsid w:val="00B44C42"/>
     <w:rsid w:val="00B44CC2"/>
     <w:rsid w:val="00B452F2"/>
     <w:rsid w:val="00B46CD1"/>
     <w:rsid w:val="00B477B6"/>
     <w:rsid w:val="00B47F84"/>
     <w:rsid w:val="00B510E7"/>
     <w:rsid w:val="00B51372"/>
+    <w:rsid w:val="00B52FC9"/>
     <w:rsid w:val="00B56346"/>
     <w:rsid w:val="00B5669C"/>
     <w:rsid w:val="00B64427"/>
     <w:rsid w:val="00B64BB6"/>
     <w:rsid w:val="00B65404"/>
     <w:rsid w:val="00B667F5"/>
     <w:rsid w:val="00B740B9"/>
+    <w:rsid w:val="00B74FDE"/>
     <w:rsid w:val="00B77A40"/>
     <w:rsid w:val="00B81429"/>
+    <w:rsid w:val="00B81E1E"/>
     <w:rsid w:val="00B84A12"/>
     <w:rsid w:val="00B84C24"/>
     <w:rsid w:val="00B86D12"/>
     <w:rsid w:val="00B93FB8"/>
     <w:rsid w:val="00B9774E"/>
     <w:rsid w:val="00B97A0A"/>
     <w:rsid w:val="00B97C0C"/>
     <w:rsid w:val="00BA1921"/>
+    <w:rsid w:val="00BA2246"/>
     <w:rsid w:val="00BA7441"/>
     <w:rsid w:val="00BB03B1"/>
+    <w:rsid w:val="00BB2305"/>
     <w:rsid w:val="00BB270A"/>
+    <w:rsid w:val="00BB4444"/>
     <w:rsid w:val="00BC1086"/>
     <w:rsid w:val="00BC4C02"/>
     <w:rsid w:val="00BC51F2"/>
     <w:rsid w:val="00BC7865"/>
     <w:rsid w:val="00BD1274"/>
     <w:rsid w:val="00BD169A"/>
     <w:rsid w:val="00BD3C0A"/>
+    <w:rsid w:val="00BD41CE"/>
     <w:rsid w:val="00BD5177"/>
     <w:rsid w:val="00BD59D4"/>
     <w:rsid w:val="00BE0022"/>
     <w:rsid w:val="00BE0CE7"/>
     <w:rsid w:val="00BE10FD"/>
     <w:rsid w:val="00BE7F7D"/>
     <w:rsid w:val="00BF1EB8"/>
     <w:rsid w:val="00BF3703"/>
     <w:rsid w:val="00BF75BB"/>
     <w:rsid w:val="00C02503"/>
     <w:rsid w:val="00C04DD3"/>
     <w:rsid w:val="00C05114"/>
     <w:rsid w:val="00C05572"/>
     <w:rsid w:val="00C05E97"/>
     <w:rsid w:val="00C075FB"/>
     <w:rsid w:val="00C100B6"/>
+    <w:rsid w:val="00C111AF"/>
     <w:rsid w:val="00C11E3C"/>
     <w:rsid w:val="00C124C1"/>
     <w:rsid w:val="00C131A9"/>
     <w:rsid w:val="00C14CAE"/>
     <w:rsid w:val="00C15A21"/>
     <w:rsid w:val="00C15F3B"/>
     <w:rsid w:val="00C1629A"/>
     <w:rsid w:val="00C162AB"/>
     <w:rsid w:val="00C178C5"/>
     <w:rsid w:val="00C23E06"/>
+    <w:rsid w:val="00C24E3B"/>
     <w:rsid w:val="00C30617"/>
     <w:rsid w:val="00C30698"/>
     <w:rsid w:val="00C309A4"/>
     <w:rsid w:val="00C333C8"/>
     <w:rsid w:val="00C34214"/>
     <w:rsid w:val="00C37337"/>
+    <w:rsid w:val="00C4190B"/>
     <w:rsid w:val="00C4216E"/>
     <w:rsid w:val="00C433A2"/>
+    <w:rsid w:val="00C4363D"/>
+    <w:rsid w:val="00C465BA"/>
     <w:rsid w:val="00C51A08"/>
     <w:rsid w:val="00C51A9A"/>
     <w:rsid w:val="00C51B70"/>
     <w:rsid w:val="00C52275"/>
+    <w:rsid w:val="00C530D4"/>
     <w:rsid w:val="00C53879"/>
     <w:rsid w:val="00C54274"/>
     <w:rsid w:val="00C60BB7"/>
     <w:rsid w:val="00C646D4"/>
     <w:rsid w:val="00C7072F"/>
     <w:rsid w:val="00C71CF8"/>
     <w:rsid w:val="00C73BEB"/>
     <w:rsid w:val="00C73EC7"/>
     <w:rsid w:val="00C77172"/>
     <w:rsid w:val="00C779AA"/>
+    <w:rsid w:val="00C83474"/>
     <w:rsid w:val="00C8594E"/>
+    <w:rsid w:val="00C86E60"/>
     <w:rsid w:val="00C86FF8"/>
     <w:rsid w:val="00C92FC5"/>
     <w:rsid w:val="00C93B1A"/>
     <w:rsid w:val="00C94A59"/>
     <w:rsid w:val="00CA17A8"/>
     <w:rsid w:val="00CA4E72"/>
     <w:rsid w:val="00CA5F32"/>
     <w:rsid w:val="00CA5F8A"/>
     <w:rsid w:val="00CB0004"/>
     <w:rsid w:val="00CB02C0"/>
     <w:rsid w:val="00CB6E1E"/>
     <w:rsid w:val="00CB76F7"/>
     <w:rsid w:val="00CC01E1"/>
     <w:rsid w:val="00CD178E"/>
     <w:rsid w:val="00CD4F9C"/>
     <w:rsid w:val="00CD7973"/>
+    <w:rsid w:val="00CD79B0"/>
     <w:rsid w:val="00CE0BFA"/>
+    <w:rsid w:val="00CE12C4"/>
     <w:rsid w:val="00CE1A8A"/>
+    <w:rsid w:val="00CE4CF6"/>
     <w:rsid w:val="00CE5F3F"/>
     <w:rsid w:val="00CE6A4F"/>
     <w:rsid w:val="00CF0528"/>
     <w:rsid w:val="00CF173D"/>
+    <w:rsid w:val="00CF726E"/>
+    <w:rsid w:val="00CF729E"/>
     <w:rsid w:val="00D00909"/>
+    <w:rsid w:val="00D015BD"/>
     <w:rsid w:val="00D01AAC"/>
     <w:rsid w:val="00D0316D"/>
+    <w:rsid w:val="00D040DB"/>
     <w:rsid w:val="00D11753"/>
+    <w:rsid w:val="00D11E23"/>
     <w:rsid w:val="00D13A53"/>
     <w:rsid w:val="00D1412E"/>
+    <w:rsid w:val="00D14D03"/>
+    <w:rsid w:val="00D1520A"/>
+    <w:rsid w:val="00D169FE"/>
     <w:rsid w:val="00D22005"/>
     <w:rsid w:val="00D2307A"/>
     <w:rsid w:val="00D23599"/>
     <w:rsid w:val="00D23B1B"/>
     <w:rsid w:val="00D25E7D"/>
     <w:rsid w:val="00D265E4"/>
     <w:rsid w:val="00D30B0C"/>
     <w:rsid w:val="00D36CA4"/>
     <w:rsid w:val="00D40984"/>
     <w:rsid w:val="00D4119C"/>
     <w:rsid w:val="00D4145D"/>
     <w:rsid w:val="00D42196"/>
     <w:rsid w:val="00D428BB"/>
     <w:rsid w:val="00D45754"/>
+    <w:rsid w:val="00D45FFC"/>
     <w:rsid w:val="00D46221"/>
     <w:rsid w:val="00D47302"/>
     <w:rsid w:val="00D51961"/>
+    <w:rsid w:val="00D51BD9"/>
     <w:rsid w:val="00D56E99"/>
     <w:rsid w:val="00D63AE2"/>
+    <w:rsid w:val="00D661A2"/>
     <w:rsid w:val="00D728ED"/>
     <w:rsid w:val="00D74CD3"/>
     <w:rsid w:val="00D80508"/>
     <w:rsid w:val="00D83823"/>
     <w:rsid w:val="00D83927"/>
     <w:rsid w:val="00D83935"/>
     <w:rsid w:val="00D84BFC"/>
     <w:rsid w:val="00D85061"/>
     <w:rsid w:val="00D8607A"/>
     <w:rsid w:val="00D863C8"/>
     <w:rsid w:val="00D87956"/>
     <w:rsid w:val="00D87D0B"/>
     <w:rsid w:val="00D87E62"/>
     <w:rsid w:val="00D94EBD"/>
+    <w:rsid w:val="00D95483"/>
+    <w:rsid w:val="00D97EA1"/>
+    <w:rsid w:val="00DA2E55"/>
+    <w:rsid w:val="00DA3427"/>
     <w:rsid w:val="00DA491F"/>
     <w:rsid w:val="00DA5DA2"/>
     <w:rsid w:val="00DA72D5"/>
     <w:rsid w:val="00DA75F8"/>
     <w:rsid w:val="00DA76FC"/>
     <w:rsid w:val="00DB351F"/>
     <w:rsid w:val="00DC01A3"/>
     <w:rsid w:val="00DC15D7"/>
     <w:rsid w:val="00DC5788"/>
+    <w:rsid w:val="00DC661E"/>
     <w:rsid w:val="00DC7A57"/>
     <w:rsid w:val="00DD132E"/>
     <w:rsid w:val="00DD732E"/>
     <w:rsid w:val="00DE10D2"/>
+    <w:rsid w:val="00DE2534"/>
     <w:rsid w:val="00DE2D56"/>
     <w:rsid w:val="00DE78F4"/>
     <w:rsid w:val="00DE7CF3"/>
+    <w:rsid w:val="00DE7D55"/>
     <w:rsid w:val="00DF0CA7"/>
     <w:rsid w:val="00DF10F1"/>
     <w:rsid w:val="00DF21C9"/>
     <w:rsid w:val="00DF2A9C"/>
     <w:rsid w:val="00DF3397"/>
+    <w:rsid w:val="00E000C9"/>
     <w:rsid w:val="00E0089D"/>
+    <w:rsid w:val="00E02C08"/>
     <w:rsid w:val="00E03449"/>
     <w:rsid w:val="00E03D61"/>
+    <w:rsid w:val="00E04B58"/>
     <w:rsid w:val="00E04FEB"/>
     <w:rsid w:val="00E06989"/>
     <w:rsid w:val="00E06BA8"/>
     <w:rsid w:val="00E06D1D"/>
     <w:rsid w:val="00E07E0A"/>
+    <w:rsid w:val="00E12910"/>
     <w:rsid w:val="00E12A99"/>
     <w:rsid w:val="00E1427B"/>
     <w:rsid w:val="00E16195"/>
+    <w:rsid w:val="00E22501"/>
     <w:rsid w:val="00E25ED8"/>
     <w:rsid w:val="00E32C4B"/>
     <w:rsid w:val="00E34C24"/>
     <w:rsid w:val="00E34F5D"/>
     <w:rsid w:val="00E35484"/>
     <w:rsid w:val="00E36674"/>
     <w:rsid w:val="00E41504"/>
+    <w:rsid w:val="00E464C3"/>
     <w:rsid w:val="00E516F9"/>
     <w:rsid w:val="00E53011"/>
     <w:rsid w:val="00E55FC2"/>
     <w:rsid w:val="00E61CCB"/>
+    <w:rsid w:val="00E61D89"/>
     <w:rsid w:val="00E6392A"/>
     <w:rsid w:val="00E64056"/>
     <w:rsid w:val="00E64816"/>
+    <w:rsid w:val="00E64C9D"/>
     <w:rsid w:val="00E6688E"/>
+    <w:rsid w:val="00E74D94"/>
     <w:rsid w:val="00E76A94"/>
     <w:rsid w:val="00E77658"/>
     <w:rsid w:val="00E8070C"/>
     <w:rsid w:val="00E81BC4"/>
     <w:rsid w:val="00E8437A"/>
+    <w:rsid w:val="00E84944"/>
     <w:rsid w:val="00E8555C"/>
     <w:rsid w:val="00E86F2D"/>
     <w:rsid w:val="00E87358"/>
     <w:rsid w:val="00E94AEE"/>
     <w:rsid w:val="00E94E33"/>
+    <w:rsid w:val="00E95A0F"/>
     <w:rsid w:val="00EA0C39"/>
     <w:rsid w:val="00EA2CA8"/>
     <w:rsid w:val="00EA5560"/>
+    <w:rsid w:val="00EA6618"/>
     <w:rsid w:val="00EB3C46"/>
     <w:rsid w:val="00EB3D8A"/>
     <w:rsid w:val="00EB5414"/>
     <w:rsid w:val="00EB5E3D"/>
     <w:rsid w:val="00EB6D49"/>
     <w:rsid w:val="00EC2AE9"/>
     <w:rsid w:val="00EC2D5A"/>
     <w:rsid w:val="00EC36E3"/>
     <w:rsid w:val="00EC3981"/>
     <w:rsid w:val="00EC7238"/>
     <w:rsid w:val="00ED177F"/>
     <w:rsid w:val="00ED2406"/>
     <w:rsid w:val="00ED5A68"/>
     <w:rsid w:val="00EE4CF8"/>
     <w:rsid w:val="00EE5AA1"/>
     <w:rsid w:val="00EE5E59"/>
     <w:rsid w:val="00EE5E7E"/>
     <w:rsid w:val="00EE64D4"/>
     <w:rsid w:val="00EE7DF1"/>
     <w:rsid w:val="00EF2616"/>
     <w:rsid w:val="00EF6BDB"/>
+    <w:rsid w:val="00EF7282"/>
     <w:rsid w:val="00EF7EEF"/>
     <w:rsid w:val="00F00501"/>
     <w:rsid w:val="00F01BDA"/>
     <w:rsid w:val="00F02318"/>
     <w:rsid w:val="00F02480"/>
     <w:rsid w:val="00F03FC7"/>
+    <w:rsid w:val="00F04370"/>
     <w:rsid w:val="00F045EE"/>
     <w:rsid w:val="00F04916"/>
     <w:rsid w:val="00F05CC7"/>
     <w:rsid w:val="00F106C9"/>
     <w:rsid w:val="00F110CF"/>
     <w:rsid w:val="00F1145B"/>
     <w:rsid w:val="00F14B96"/>
     <w:rsid w:val="00F20911"/>
+    <w:rsid w:val="00F27F10"/>
     <w:rsid w:val="00F3037C"/>
     <w:rsid w:val="00F30DBD"/>
     <w:rsid w:val="00F30E3B"/>
     <w:rsid w:val="00F32629"/>
     <w:rsid w:val="00F373E7"/>
     <w:rsid w:val="00F40523"/>
+    <w:rsid w:val="00F43459"/>
     <w:rsid w:val="00F477D0"/>
     <w:rsid w:val="00F5080F"/>
     <w:rsid w:val="00F509BF"/>
     <w:rsid w:val="00F5135C"/>
     <w:rsid w:val="00F56FE2"/>
     <w:rsid w:val="00F57E40"/>
     <w:rsid w:val="00F6335E"/>
+    <w:rsid w:val="00F63D82"/>
     <w:rsid w:val="00F640EF"/>
     <w:rsid w:val="00F65139"/>
     <w:rsid w:val="00F674F5"/>
     <w:rsid w:val="00F706E8"/>
     <w:rsid w:val="00F70CB1"/>
     <w:rsid w:val="00F740CA"/>
     <w:rsid w:val="00F7415C"/>
     <w:rsid w:val="00F77C5E"/>
     <w:rsid w:val="00F839D9"/>
     <w:rsid w:val="00F86C4E"/>
     <w:rsid w:val="00F87158"/>
     <w:rsid w:val="00F91167"/>
     <w:rsid w:val="00F924AC"/>
     <w:rsid w:val="00F93330"/>
+    <w:rsid w:val="00F93E81"/>
     <w:rsid w:val="00F94470"/>
     <w:rsid w:val="00FB0071"/>
     <w:rsid w:val="00FB0490"/>
     <w:rsid w:val="00FB1C08"/>
     <w:rsid w:val="00FB286E"/>
     <w:rsid w:val="00FB5A3A"/>
     <w:rsid w:val="00FB61DE"/>
+    <w:rsid w:val="00FB79A8"/>
     <w:rsid w:val="00FC03C9"/>
     <w:rsid w:val="00FC0BAD"/>
     <w:rsid w:val="00FC27A8"/>
     <w:rsid w:val="00FC5427"/>
     <w:rsid w:val="00FC6932"/>
     <w:rsid w:val="00FC7946"/>
     <w:rsid w:val="00FD079C"/>
+    <w:rsid w:val="00FD1AB6"/>
     <w:rsid w:val="00FD321E"/>
     <w:rsid w:val="00FD6383"/>
     <w:rsid w:val="00FE0CF0"/>
     <w:rsid w:val="00FE5632"/>
     <w:rsid w:val="00FE7ADC"/>
     <w:rsid w:val="00FF12E8"/>
     <w:rsid w:val="00FF159E"/>
     <w:rsid w:val="00FF2D15"/>
     <w:rsid w:val="00FF3B07"/>
     <w:rsid w:val="00FF4788"/>
     <w:rsid w:val="00FF5F7B"/>
     <w:rsid w:val="00FF6C54"/>
     <w:rsid w:val="00FF7675"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3C48A38A"/>
-  <w15:docId w15:val="{27C9D2F0-50BE-814D-A6DD-5FDCE8473376}"/>
+  <w15:docId w15:val="{9D107278-9E53-45AC-835B-A03446B2887D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-US" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -15206,50 +33318,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00121FCB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
       <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00820BBB"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
@@ -15452,51 +33569,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007D208D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="6480"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="6480" w:hanging="720"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -15619,50 +33735,51 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prrafodelista2">
     <w:name w:val="Párrafo de lista2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00820BBB"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PrrafodelistaCar">
     <w:name w:val="Párrafo de lista Car"/>
     <w:aliases w:val="LISTA Car,Lista HD Car,Lista multicolor - Énfasis 11 Car,List Paragraph Car,Párrafo de lista1 Car,Título1 Car,Bolita Car,Colorful List - Accent 11 Car,BOLADEF Car,BOLA Car,Párrafo de lista21 Car,Guión Car,Viñeta 2 Car,Titulo 8 Car"/>
     <w:link w:val="Prrafodelista"/>
     <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:rsid w:val="00820BBB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextoindependienteCar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00820BBB"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:lang w:val="x-none" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
     <w:name w:val="Texto independiente Car"/>
     <w:link w:val="Textoindependiente"/>
@@ -15908,51 +34025,51 @@
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="nil"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textosinformato">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextosinformatoCar"/>
     <w:rsid w:val="00A41F86"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New"/>
       <w:lang w:val="x-none" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextosinformatoCar">
     <w:name w:val="Texto sin formato Car"/>
     <w:link w:val="Textosinformato"/>
     <w:rsid w:val="00A41F86"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:lang w:val="x-none" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00A85F5C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NormalWebCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F57E40"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
@@ -17355,51 +35472,51 @@
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00150134"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CO" w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00150134"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="24210463">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="96487275">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17422,87 +35539,87 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="267586212">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="952514688">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1566600338">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1768889532">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="5175"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
-        </w:div>
-[...10 lines deleted...]
-          </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="291835674">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="499078705">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17657,87 +35774,87 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1288924415">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="279262771">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1236277136">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1107769740">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="5175"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
-        </w:div>
-[...10 lines deleted...]
-          </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1363096738">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1379091834">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17843,60 +35960,65 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2065449540">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/362857999/Cuadro-Sectores-Productivos" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18168,78 +36290,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D1811A0-C5A5-4D3F-848E-233DB5F0E39E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>15698</Characters>
+  <Pages>19</Pages>
+  <Words>5045</Words>
+  <Characters>27750</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>231</Lines>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18515</CharactersWithSpaces>
+  <CharactersWithSpaces>32730</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="84" baseType="variant">
       <vt:variant>
         <vt:i4>393292</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>39</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.contratos.gov.co/consultas/inicioConsulta.do</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5963857</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -18460,33 +36582,37 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://es.wikipedia.org/wiki/Generaci%C3%B3n_de_energ%C3%ADa_el%C3%A9ctrica</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Diana Katherine Castro Quevedo</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>