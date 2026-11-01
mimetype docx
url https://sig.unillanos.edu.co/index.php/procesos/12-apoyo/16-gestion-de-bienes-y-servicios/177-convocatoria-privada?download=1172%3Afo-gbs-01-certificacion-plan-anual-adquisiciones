--- v0 (2025-10-10)
+++ v1 (2026-11-01)
@@ -1,2497 +1,2712 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00993C8A" w:rsidRDefault="00993C8A" w:rsidP="0014419D">
+    <w:p w14:paraId="1D064587" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Villavicencio, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="A6A6A6"/>
+        </w:rPr>
+        <w:t>día / mes/ año</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A614A7" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C31E9" w:rsidRPr="00993C8A" w:rsidRDefault="002B2619" w:rsidP="0014419D">
+    <w:p w14:paraId="4272FE85" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00993C8A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
-        <w:t>Villavicencio, (DIA/MES/AÑO)</w:t>
+        <w:t>Se consulta que la necesidad(es) descrita(s) en la siguiente tabla, se encuentra(n) incluido(s) en el PLAN ANUAL DE ADQUISICIONES vigencia 20__ y publicado en SECOP, así:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B2619" w:rsidRPr="00993C8A" w:rsidRDefault="002B2619" w:rsidP="0014419D">
+    <w:p w14:paraId="509B0277" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B2619" w:rsidRPr="00993C8A" w:rsidRDefault="002B2619" w:rsidP="0014419D">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="9393" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="703"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1592"/>
+        <w:gridCol w:w="1347"/>
+        <w:gridCol w:w="1181"/>
+        <w:gridCol w:w="1033"/>
+        <w:gridCol w:w="903"/>
+        <w:gridCol w:w="933"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00501DC4" w14:paraId="6203640B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BA7A60" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Ítem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF5AB56" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Código UNSPSC </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14BAE2C1" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Descripción</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6099B7CA" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Fecha estimada de presentación de ofertas (mes)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="042CAAA3" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Duración del contrato (número)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="409AD20F" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modalidad de selección </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E794EB0" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Fuente de los recursos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECC631E" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Valor total estimado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00501DC4" w14:paraId="46A0F0CD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3721D449" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D9C9A4" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6919593D" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C817000" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB2669F" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4317CB90" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E91913" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4373A580" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00501DC4" w14:paraId="154741E5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2742B606" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="454DDDF2" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5748579E" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5625EA" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF9297F" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB9BC69" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="197DE8BB" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E560695" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00501DC4" w14:paraId="615CAEE6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B7B7C5" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4811E8A4" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7216C0E1" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF267C1" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0783463C" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="522A2DA8" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37267946" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0733D7" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3BAE87B2" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="A6A6A6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00993C8A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="A6A6A6"/>
         </w:rPr>
-        <w:t>EL SUSCRITO VICERRECTOR DE RECURSOS UNIVERSITARIOS O QUIEN HAGA SUS VECES, DE LA UNIVERSIDAD DE LOS LLANOS</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C31E9" w:rsidRPr="00993C8A" w:rsidRDefault="009C31E9" w:rsidP="0014419D">
+    <w:p w14:paraId="31987ED9" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E65228" w:rsidRPr="00993C8A" w:rsidRDefault="00E65228" w:rsidP="0014419D">
+    <w:p w14:paraId="424713BD" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
       <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C31E9" w:rsidRPr="00993C8A" w:rsidRDefault="002B2619" w:rsidP="00793CDA">
+    <w:p w14:paraId="3BCD0962" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...491 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C31E9" w:rsidRPr="00993C8A" w:rsidRDefault="009C31E9" w:rsidP="0014419D">
+    <w:p w14:paraId="43EDD8A2" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169C8523" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="A6A6A6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="A6A6A6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Nombre completo del profesional de apoyo) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAC51BB" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Profesional de apoyo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C82763" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Vicerrectoría de Recursos Universitarios</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679BBA22" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00837D59" w:rsidRPr="00993C8A" w:rsidRDefault="00837D59" w:rsidP="0014419D">
+    <w:p w14:paraId="5C409AE4" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003C17FD" w:rsidRPr="00993C8A" w:rsidRDefault="003C17FD" w:rsidP="003C17FD">
+    <w:p w14:paraId="3583164A" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...72 lines deleted...]
-          <w:lang w:val="es-CO"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003C17FD" w:rsidRPr="00993C8A" w:rsidRDefault="003C17FD" w:rsidP="003C17FD">
-[...101 lines deleted...]
-    <w:sectPr w:rsidR="009C31E9" w:rsidRPr="00993C8A" w:rsidSect="00993C8A">
+    <w:sectPr w:rsidR="00501DC4" w:rsidSect="00E55F4D">
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:pgSz w:w="12240" w:h="15840" w:code="125"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00156814" w:rsidRDefault="00156814" w:rsidP="009C31E9">
+    <w:p w14:paraId="233D25DD" w14:textId="77777777" w:rsidR="00DB2445" w:rsidRDefault="00DB2445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00156814" w:rsidRDefault="00156814" w:rsidP="009C31E9">
+    <w:p w14:paraId="35A5FC4B" w14:textId="77777777" w:rsidR="00DB2445" w:rsidRDefault="00DB2445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{158CB53F-3D92-43A5-8389-BD67C361B480}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{40990A80-39AB-4481-8F6C-B0CC51DDF147}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{379622B4-13C4-4735-98A2-55D2DD94C4B3}"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{56B09533-FFB6-405C-9EEF-3F5C4AE78875}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{E8050BD6-9A00-4354-94DB-05E1E2CDE6C3}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{7F9B3AE0-9637-487B-BD4C-4FD9F701BE35}"/>
+    <w:embedBoldItalic r:id="rId7" w:fontKey="{1D54B62B-E2AC-446D-83BC-287D28157F62}"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{93F05924-1668-49C4-B9C0-AEA7B0A2DFD4}"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A6124E4" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Campus Barcelona, Km. 12 Vía Puerto López, Villavicencio – Meta</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4BD0F47A" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Campus San Antonio, calle 37 B </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>N°</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 40 - 103 Barrio el Barzal, Villavicencio – Meta</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00156814" w:rsidRDefault="00156814" w:rsidP="009C31E9">
+    <w:p w14:paraId="221B5E81" w14:textId="77777777" w:rsidR="00DB2445" w:rsidRDefault="00DB2445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00156814" w:rsidRDefault="00156814" w:rsidP="009C31E9">
+    <w:p w14:paraId="56482056" w14:textId="77777777" w:rsidR="00DB2445" w:rsidRDefault="00DB2445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="5038" w:type="pct"/>
+      <w:tblStyle w:val="a0"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
-[...4 lines deleted...]
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2661"/>
-[...3 lines deleted...]
-      <w:gridCol w:w="1476"/>
+      <w:gridCol w:w="2420"/>
+      <w:gridCol w:w="1677"/>
+      <w:gridCol w:w="1387"/>
+      <w:gridCol w:w="2857"/>
+      <w:gridCol w:w="1337"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009C31E9" w:rsidRPr="00993C8A" w:rsidTr="00ED7985">
+    <w:tr w:rsidR="00501DC4" w14:paraId="071315D4" w14:textId="77777777" w:rsidTr="00E55F4D">
       <w:trPr>
         <w:trHeight w:val="283"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2661" w:type="dxa"/>
+          <w:tcW w:w="1121" w:type="pct"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="009C31E9" w:rsidRPr="00993C8A" w:rsidRDefault="00993C8A" w:rsidP="00993C8A">
+        <w:p w14:paraId="5BC2CEE4" w14:textId="47A6B2B1" w:rsidR="00501DC4" w:rsidRDefault="00E55F4D" w:rsidP="00E55F4D">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:noProof/>
-              <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="718D033F" wp14:editId="49C28132">
-[...2 lines deleted...]
-                <wp:docPr id="1" name="0 Imagen"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6122160D" wp14:editId="2543E828">
+                <wp:extent cx="1440000" cy="460776"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+                <wp:docPr id="871270449" name="Imagen 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Logo Unillanos - Horizontal.png"/>
+                        <pic:cNvPr id="871270449" name="Imagen 871270449"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1512000" cy="483949"/>
+                          <a:ext cx="1440000" cy="460776"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7528" w:type="dxa"/>
+          <w:tcW w:w="3879" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="009C31E9" w:rsidRPr="00993C8A" w:rsidRDefault="009C31E9" w:rsidP="00993C8A">
+        <w:p w14:paraId="5B87E2C2" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000" w:rsidP="00E55F4D">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00993C8A">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:b/>
+              <w:bCs/>
             </w:rPr>
             <w:t>PROCESO GESTIÓN DE BIENES Y SERVICIOS</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="009C31E9" w:rsidRPr="00993C8A" w:rsidTr="00ED7985">
-[...5 lines deleted...]
-      </w:tblPrEx>
+    <w:tr w:rsidR="00501DC4" w14:paraId="01F37D29" w14:textId="77777777" w:rsidTr="00E55F4D">
       <w:trPr>
         <w:trHeight w:val="283"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2661" w:type="dxa"/>
+          <w:tcW w:w="1121" w:type="pct"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="009C31E9" w:rsidRPr="00993C8A" w:rsidRDefault="009C31E9" w:rsidP="00993C8A">
+        <w:p w14:paraId="02392855" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4" w:rsidP="00E55F4D">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              <w:highlight w:val="yellow"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3879" w:type="pct"/>
+          <w:gridSpan w:val="4"/>
+          <w:tcMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="65CCEED6" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000" w:rsidP="00E55F4D">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              <w:b/>
+              <w:bCs/>
+              <w:highlight w:val="yellow"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>CONSULTA DEL PLAN ANUAL DE ADQUISICIONES</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00501DC4" w14:paraId="4290935E" w14:textId="77777777" w:rsidTr="00E55F4D">
+      <w:trPr>
+        <w:trHeight w:val="283"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1121" w:type="pct"/>
+          <w:vMerge/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="75154A35" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4" w:rsidP="00E55F4D">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              <w:b/>
+              <w:bCs/>
+              <w:highlight w:val="yellow"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7528" w:type="dxa"/>
-          <w:gridSpan w:val="4"/>
+          <w:tcW w:w="899" w:type="pct"/>
+          <w:tcMar>
+            <w:left w:w="57" w:type="dxa"/>
+            <w:right w:w="57" w:type="dxa"/>
+          </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="009C31E9" w:rsidRPr="00993C8A" w:rsidRDefault="009C31E9" w:rsidP="00993C8A">
+        <w:p w14:paraId="4CCCDBED" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000" w:rsidP="00E55F4D">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:highlight w:val="yellow"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:b/>
-              <w:spacing w:val="-4"/>
+              <w:bCs/>
+              <w:i/>
+              <w:iCs/>
               <w:sz w:val="20"/>
-              <w:highlight w:val="yellow"/>
-[...5 lines deleted...]
-              <w:b/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Código:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              <w:i/>
+              <w:iCs/>
               <w:sz w:val="20"/>
-              <w:lang w:val="es-ES_tradnl"/>
-[...10 lines deleted...]
-            <w:t>DEL PLAN ANUAL DE ADQUISICIONES</w:t>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> FO-GBS-01</w:t>
           </w:r>
         </w:p>
       </w:tc>
-    </w:tr>
-[...10 lines deleted...]
-      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2661" w:type="dxa"/>
-          <w:vMerge/>
+          <w:tcW w:w="749" w:type="pct"/>
+          <w:tcMar>
+            <w:left w:w="57" w:type="dxa"/>
+            <w:right w:w="57" w:type="dxa"/>
+          </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="009C31E9" w:rsidRPr="00993C8A" w:rsidRDefault="009C31E9" w:rsidP="00993C8A">
+        <w:p w14:paraId="6A1DE9A3" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000" w:rsidP="00E55F4D">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              <w:i/>
+              <w:iCs/>
               <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Versión: </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>02</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1984" w:type="dxa"/>
+          <w:tcW w:w="1508" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="009C31E9" w:rsidRPr="00993C8A" w:rsidRDefault="009C31E9" w:rsidP="00993C8A">
+        <w:p w14:paraId="18990A8D" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000" w:rsidP="00E55F4D">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:spacing w:after="0"/>
-            <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:i/>
-              <w:sz w:val="18"/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00993C8A">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:b/>
+              <w:bCs/>
               <w:i/>
-              <w:sz w:val="18"/>
-[...1 lines deleted...]
-            <w:t>Código:</w:t>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Fecha de aprobación:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00993C8A">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:i/>
-              <w:sz w:val="18"/>
-[...9 lines deleted...]
-            <w:t>01</w:t>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 10/07/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1134" w:type="dxa"/>
+          <w:tcW w:w="724" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="009C31E9" w:rsidRPr="00993C8A" w:rsidRDefault="009C31E9" w:rsidP="00993C8A">
+        <w:p w14:paraId="4236921F" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00000000" w:rsidP="00E55F4D">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:spacing w:after="0"/>
-            <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:i/>
-              <w:sz w:val="18"/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:highlight w:val="yellow"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00993C8A">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:b/>
+              <w:bCs/>
               <w:i/>
-              <w:sz w:val="18"/>
-[...1 lines deleted...]
-            <w:t>Versión:</w:t>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Página:</w:t>
           </w:r>
-          <w:r w:rsidR="006E6EE5" w:rsidRPr="00993C8A">
-[...2 lines deleted...]
-              <w:b/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:i/>
-              <w:sz w:val="18"/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="006E6EE5" w:rsidRPr="00993C8A">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:i/>
-              <w:sz w:val="18"/>
-[...103 lines deleted...]
-              <w:sz w:val="18"/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00993C8A">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:i/>
-              <w:sz w:val="18"/>
-[...1 lines deleted...]
-            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00993C8A">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:i/>
-              <w:sz w:val="18"/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00ED7985">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="00E55F4D">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:i/>
+              <w:iCs/>
               <w:noProof/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00993C8A">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:i/>
-              <w:sz w:val="18"/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00993C8A">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:i/>
-              <w:sz w:val="18"/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
-          <w:r w:rsidRPr="00993C8A">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:i/>
-              <w:sz w:val="18"/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00993C8A">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:i/>
-              <w:sz w:val="18"/>
-[...1 lines deleted...]
-            <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00993C8A">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:i/>
-              <w:sz w:val="18"/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00ED7985">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="00E55F4D">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:i/>
+              <w:iCs/>
               <w:noProof/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00993C8A">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:i/>
-              <w:sz w:val="18"/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="009C31E9" w:rsidRPr="00993C8A" w:rsidRDefault="009C31E9" w:rsidP="00993C8A">
+  <w:p w14:paraId="3F724A66" w14:textId="77777777" w:rsidR="00501DC4" w:rsidRDefault="00501DC4">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009C31E9"/>
-[...37 lines deleted...]
-    <w:rsid w:val="00FD5D0B"/>
+    <w:rsidRoot w:val="00501DC4"/>
+    <w:rsid w:val="00501DC4"/>
+    <w:rsid w:val="00DB2445"/>
+    <w:rsid w:val="00E55F4D"/>
+    <w:rsid w:val="00EA278B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6129D6FC"/>
+  <w15:docId w15:val="{4F0433A1-F32E-46B6-901B-E34A4B46A03E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...138 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="70" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="70" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="70" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="70" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C31E9"/>
+    <w:rsid w:val="00E55F4D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009C31E9"/>
+    <w:rsid w:val="00E55F4D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C31E9"/>
+    <w:rsid w:val="00E55F4D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
-    <w:rsid w:val="009C31E9"/>
-[...49 lines deleted...]
-    <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...331 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E55F4D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...17 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7milihDL+BQH1HOkZAbHBII+OYGGzA==">CgMxLjA4AHIhMWEzUnJGZHhfSUpHS0VnY1dGNEdYYmJOM29qOW1NNGho</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>92</Words>
-  <Characters>512</Characters>
+  <Words>85</Words>
+  <Characters>469</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>603</CharactersWithSpaces>
+  <CharactersWithSpaces>553</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>