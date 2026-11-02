--- v0 (2026-02-28)
+++ v1 (2026-11-02)
@@ -1,117 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SIG\Documents\__SUBIR\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3DE1B77F-BC01-4423-973A-54CB888E9858}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7650"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Solicitud_avance" sheetId="4" r:id="rId1"/>
     <sheet name="Listas" sheetId="5" state="hidden" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H30" i="4" l="1"/>
   <c r="H31" i="4"/>
   <c r="H32" i="4"/>
   <c r="H33" i="4"/>
   <c r="H34" i="4"/>
   <c r="H35" i="4"/>
   <c r="H36" i="4"/>
   <c r="H37" i="4"/>
   <c r="H38" i="4"/>
   <c r="H39" i="4"/>
   <c r="H29" i="4"/>
   <c r="B12" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>HP Inc.</author>
     <author>Usuario</author>
   </authors>
   <commentList>
-    <comment ref="D8" authorId="0">
+    <comment ref="D8" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Indique la fecha de solicitud del avance, en el formato DD/MM/AAAA</t>
         </r>
       </text>
     </comment>
-    <comment ref="G8" authorId="0">
+    <comment ref="G8" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Nombre de la dependencia donde se genera la solicitud.</t>
         </r>
       </text>
     </comment>
-    <comment ref="D10" authorId="0">
+    <comment ref="D10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Seleccione si es con cargo a:
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>• Funcionamiento:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
@@ -120,115 +139,115 @@
           </rPr>
           <t xml:space="preserve"> es cuando corresponden a gastos que no fueron contemplados dentro de ningún Proyecto que haya sido aprobado, si no que obedecen más a necesidades de urgencia.
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>• Inversión:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve"> Solo se marcara Inversión cuando el avance sea para la ejecución de un proyecto legalmente aprobado por el IIOC, Proyección Social o Ficha BPUNI de Planeación. Igualmente se deberá anexar para lo anterior copia del acto administrativo donde se evidencie la aprobación del respectivo proyecto.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H10" authorId="0">
+    <comment ref="H10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000004000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Rubro de donde se va a sacar el dinero para el avance </t>
         </r>
         <r>
           <rPr>
             <i/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>(Puede expresarse en mediante un numero o el nombre establecido según del centro de costo)</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>.</t>
         </r>
       </text>
     </comment>
-    <comment ref="D12" authorId="0">
+    <comment ref="D12" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000005000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cuando sea a cargo de </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Inversión,</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve"> indique el nombre y el código del proyecto correspondiente</t>
         </r>
       </text>
     </comment>
-    <comment ref="C14" authorId="0">
+    <comment ref="C14" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000006000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Nombre de la persona o el titular a quien será asignado el avance
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Nota:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
@@ -236,266 +255,266 @@
             <family val="2"/>
           </rPr>
           <t xml:space="preserve"> </t>
         </r>
         <r>
           <rPr>
             <i/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>No se concederán avances a los contratistas vinculados por CPS, ni a catedráticos, ni a personas que no tengan ninguna relación con la Universidad</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C16" authorId="0">
+    <comment ref="C16" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000007000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Indique el número de la cedula de ciudadanía del beneficiario.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G16" authorId="0">
+    <comment ref="G16" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000008000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Cargo del funcionario</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C18" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000009000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Se debe colocar el valor total del avance solicitado, solo se deberá expresar en pesos y números.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B21" authorId="0">
+    <comment ref="B21" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000A000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Indique el objeto principal para el cual se utilizará el avance.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B24" authorId="0">
+    <comment ref="B24" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000B000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Indique los motivos o razones  por los cuales debe ser expedido el avance. 
 Tener en cuenta las justificación conforme a Resolucion que reglamenta los avances</t>
         </r>
       </text>
     </comment>
-    <comment ref="B27" authorId="0">
+    <comment ref="B27" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000C000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Discrimine la cantidad, el concepto, valor unitario y valor total de los bienes o servicios a adquirir mediante el avance.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B41" authorId="0">
+    <comment ref="B41" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000D000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Indique las fechas aproximadas en que se ejecutará y se dará utilización al avance. </t>
         </r>
       </text>
     </comment>
-    <comment ref="E41" authorId="1">
+    <comment ref="E41" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000E000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Utilice el formato DD/MM/AAAA.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H41" authorId="1">
+    <comment ref="H41" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000F000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Utilice el formato DD/MM/AAAA.</t>
         </r>
       </text>
     </comment>
-    <comment ref="D43" authorId="0">
+    <comment ref="D43" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000010000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Indique la ciudad o municipio donde se llevará a cabo la ejecución del avance.</t>
         </r>
       </text>
     </comment>
-    <comment ref="E45" authorId="0">
+    <comment ref="E45" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000011000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Nombre de quien autoriza la solicitud del avance. 
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <i/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Nota: </t>
         </r>
         <r>
           <rPr>
             <i/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>La solicitud será autorizada directamente por los Decanos en lo relacionado por la área académica y por los directores, jefes de dependencia en el área administrativa.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B48" authorId="0">
+    <comment ref="B48" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000012000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Firma de quien autoriza la solicitud el avance </t>
         </r>
         <r>
           <rPr>
             <i/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>(Decanos o o Directores o Jefes de dependencia).</t>
         </r>
       </text>
     </comment>
-    <comment ref="G48" authorId="0">
+    <comment ref="G48" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000013000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Visto Bueno del Vicerrector de Recursos o quien haga sus veces.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B49" authorId="0">
+    <comment ref="B49" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000014000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cargo de quien autoriza la solicitud del avance. </t>
         </r>
       </text>
     </comment>
-    <comment ref="F51" authorId="0">
+    <comment ref="F51" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000015000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Paz y salvo de la oficina de tesorería, en el cual conste que el solicitante no tiene avances pendientes de legalización</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
   <si>
     <t>Describa los conceptos en los cuales va a ejecutar el avance:</t>
   </si>
   <si>
     <t>Cantidad</t>
   </si>
   <si>
@@ -609,102 +628,102 @@
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> FO-GBS-58</t>
     </r>
   </si>
   <si>
     <t>DD/MM/AAA</t>
   </si>
   <si>
     <r>
       <t>Período de ejecución:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
-    <t>Vo.Bo. Vicerrector de Recursos Universitarios</t>
+    <t>SOLICITUD DE AVANCE</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Versión:</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 06</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Fecha de aprobación: </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>04/02/2022</t>
+      <t>10/07/2026</t>
     </r>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-    <t>SOLICITUD DE AVANCE</t>
+    <t>Vo.Bo. Dirección Financiera</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
@@ -991,380 +1010,366 @@
         <color theme="1" tint="0.249977111117893"/>
       </top>
       <bottom style="thin">
         <color theme="1" tint="0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="1" tint="0.249977111117893"/>
       </right>
       <top style="thin">
         <color theme="1" tint="0.249977111117893"/>
       </top>
       <bottom style="thin">
         <color theme="1" tint="0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...67 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFCC"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFFCC"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFFCC"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFFCC"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFFCC"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="1" tint="0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="1" tint="0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="1" tint="0.24994659260841701"/>
+        </top>
+        <bottom style="thin">
+          <color theme="1" tint="0.24994659260841701"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFCC"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFCC"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFCC"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFCC"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFCC"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFCC"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFCC"/>
         </patternFill>
       </fill>
-    </dxf>
-[...40 lines deleted...]
-      </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00DD0806"/>
       <rgbColor rgb="001FB714"/>
       <rgbColor rgb="000000D4"/>
       <rgbColor rgb="00FCF305"/>
       <rgbColor rgb="00F20884"/>
       <rgbColor rgb="0000ABEA"/>
       <rgbColor rgb="00900000"/>
       <rgbColor rgb="00006411"/>
       <rgbColor rgb="00000090"/>
       <rgbColor rgb="0090713A"/>
@@ -1428,51 +1433,57 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5189" name="Imagen 1"/>
+        <xdr:cNvPr id="5189" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000045140000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="66675" y="133350"/>
           <a:ext cx="1476375" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -1809,866 +1820,855 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B1:I66"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K22" sqref="K22"/>
+      <selection activeCell="F66" sqref="F66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="16.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="13" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="0.5703125" style="2" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="3.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="2:9" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="53"/>
-[...1 lines deleted...]
-      <c r="D2" s="68" t="s">
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="68"/>
-[...3 lines deleted...]
-      <c r="I2" s="68"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
     </row>
     <row r="3" spans="2:9" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="53"/>
-[...8 lines deleted...]
-      <c r="I3" s="48"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
     </row>
     <row r="4" spans="2:9" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="53"/>
-[...1 lines deleted...]
-      <c r="D4" s="54" t="s">
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="55"/>
+      <c r="E4" s="48"/>
       <c r="F4" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="G4" s="49" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="49"/>
+      <c r="H4" s="42"/>
       <c r="I4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B5" s="24"/>
-[...6 lines deleted...]
-      <c r="I5" s="24"/>
+      <c r="B5" s="17"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
     </row>
     <row r="6" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="50" t="s">
+      <c r="B6" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="51"/>
-[...5 lines deleted...]
-      <c r="I6" s="52"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="45"/>
     </row>
     <row r="7" spans="2:9" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="56"/>
-[...6 lines deleted...]
-      <c r="I7" s="58"/>
+      <c r="B7" s="37"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="39"/>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B8" s="21" t="s">
+      <c r="B8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="22"/>
+      <c r="C8" s="16"/>
       <c r="D8" s="6"/>
-      <c r="E8" s="17" t="s">
+      <c r="E8" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="17"/>
-[...2 lines deleted...]
-      <c r="I8" s="27"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="22"/>
     </row>
     <row r="9" spans="2:9" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="23"/>
+      <c r="B9" s="18"/>
       <c r="C9" s="19"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="20"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B10" s="21" t="s">
+      <c r="B10" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="22"/>
-      <c r="D10" s="26" t="s">
+      <c r="C10" s="16"/>
+      <c r="D10" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="E10" s="26"/>
-[...1 lines deleted...]
-      <c r="G10" s="7" t="s">
+      <c r="E10" s="21"/>
+      <c r="F10" s="21"/>
+      <c r="G10" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="H10" s="24"/>
-      <c r="I10" s="25"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="34"/>
     </row>
     <row r="11" spans="2:9" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="23"/>
+      <c r="B11" s="18"/>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="20"/>
     </row>
     <row r="12" spans="2:9" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="21" t="str">
+      <c r="B12" s="15" t="str">
         <f>IF(D10=Listas!A4,"Proyecto de inversión:","")</f>
         <v/>
       </c>
-      <c r="C12" s="22"/>
+      <c r="C12" s="16"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="20"/>
     </row>
     <row r="13" spans="2:9" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="23"/>
+      <c r="B13" s="18"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="20"/>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B14" s="8" t="s">
+      <c r="B14" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="24"/>
-[...5 lines deleted...]
-      <c r="I14" s="25"/>
+      <c r="C14" s="17"/>
+      <c r="D14" s="17"/>
+      <c r="E14" s="17"/>
+      <c r="F14" s="17"/>
+      <c r="G14" s="17"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="34"/>
     </row>
     <row r="15" spans="2:9" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="23"/>
+      <c r="B15" s="18"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="20"/>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B16" s="8" t="s">
+      <c r="B16" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C16" s="24"/>
-[...2 lines deleted...]
-      <c r="F16" s="9" t="s">
+      <c r="C16" s="17"/>
+      <c r="D16" s="17"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="G16" s="26"/>
-[...4 lines deleted...]
-      <c r="B17" s="23"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="22"/>
+    </row>
+    <row r="17" spans="2:9" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="18"/>
       <c r="C17" s="19"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="20"/>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="B18" s="8" t="s">
+    <row r="18" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B18" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C18" s="24"/>
-[...18 lines deleted...]
-      <c r="B20" s="59" t="s">
+      <c r="C18" s="17"/>
+      <c r="D18" s="17"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="17"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="28"/>
+      <c r="I18" s="29"/>
+    </row>
+    <row r="19" spans="2:9" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="33"/>
+      <c r="C19" s="17"/>
+      <c r="D19" s="17"/>
+      <c r="E19" s="17"/>
+      <c r="F19" s="17"/>
+      <c r="G19" s="17"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="34"/>
+    </row>
+    <row r="20" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B20" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="60"/>
-[...28 lines deleted...]
-      <c r="B23" s="40" t="s">
+      <c r="C20" s="25"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="25"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="26"/>
+    </row>
+    <row r="21" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="52"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="54"/>
+    </row>
+    <row r="22" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="55"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="57"/>
+    </row>
+    <row r="23" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B23" s="59" t="s">
         <v>20</v>
       </c>
-      <c r="C23" s="41"/>
-[...40 lines deleted...]
-      <c r="B27" s="39" t="s">
+      <c r="C23" s="60"/>
+      <c r="D23" s="60"/>
+      <c r="E23" s="60"/>
+      <c r="F23" s="60"/>
+      <c r="G23" s="60"/>
+      <c r="H23" s="60"/>
+      <c r="I23" s="61"/>
+    </row>
+    <row r="24" spans="2:9" ht="75.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="27"/>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="28"/>
+      <c r="H24" s="28"/>
+      <c r="I24" s="29"/>
+    </row>
+    <row r="25" spans="2:9" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="30"/>
+      <c r="C25" s="31"/>
+      <c r="D25" s="31"/>
+      <c r="E25" s="31"/>
+      <c r="F25" s="31"/>
+      <c r="G25" s="31"/>
+      <c r="H25" s="31"/>
+      <c r="I25" s="32"/>
+    </row>
+    <row r="26" spans="2:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="58"/>
+      <c r="C26" s="58"/>
+      <c r="D26" s="58"/>
+      <c r="E26" s="58"/>
+      <c r="F26" s="58"/>
+      <c r="G26" s="58"/>
+      <c r="H26" s="58"/>
+      <c r="I26" s="58"/>
+    </row>
+    <row r="27" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B27" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="C27" s="39"/>
-[...7 lines deleted...]
-    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="C27" s="35"/>
+      <c r="D27" s="35"/>
+      <c r="E27" s="35"/>
+      <c r="F27" s="35"/>
+      <c r="G27" s="35"/>
+      <c r="H27" s="35"/>
+      <c r="I27" s="35"/>
+    </row>
+    <row r="28" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B28" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C28" s="39" t="s">
+      <c r="C28" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="D28" s="39"/>
-[...1 lines deleted...]
-      <c r="F28" s="39"/>
+      <c r="D28" s="35"/>
+      <c r="E28" s="35"/>
+      <c r="F28" s="35"/>
       <c r="G28" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="H28" s="39" t="s">
+      <c r="H28" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="I28" s="39"/>
-[...8 lines deleted...]
-      <c r="H29" s="28" t="str">
+      <c r="I28" s="35"/>
+    </row>
+    <row r="29" spans="2:9" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="9"/>
+      <c r="C29" s="36"/>
+      <c r="D29" s="36"/>
+      <c r="E29" s="36"/>
+      <c r="F29" s="36"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="49" t="str">
         <f>IF(G29*B29=0,"",G29*B29)</f>
         <v/>
       </c>
-      <c r="I29" s="28"/>
-[...8 lines deleted...]
-      <c r="H30" s="28" t="str">
+      <c r="I29" s="49"/>
+    </row>
+    <row r="30" spans="2:9" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="9"/>
+      <c r="C30" s="36"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="36"/>
+      <c r="F30" s="36"/>
+      <c r="G30" s="10"/>
+      <c r="H30" s="49" t="str">
         <f t="shared" ref="H30:H39" si="0">IF(G30*B30=0,"",G30*B30)</f>
         <v/>
       </c>
-      <c r="I30" s="28"/>
-[...8 lines deleted...]
-      <c r="H31" s="28" t="str">
+      <c r="I30" s="49"/>
+    </row>
+    <row r="31" spans="2:9" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="9"/>
+      <c r="C31" s="36"/>
+      <c r="D31" s="36"/>
+      <c r="E31" s="36"/>
+      <c r="F31" s="36"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="49" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I31" s="28"/>
-[...8 lines deleted...]
-      <c r="H32" s="28" t="str">
+      <c r="I31" s="49"/>
+    </row>
+    <row r="32" spans="2:9" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="9"/>
+      <c r="C32" s="36"/>
+      <c r="D32" s="36"/>
+      <c r="E32" s="36"/>
+      <c r="F32" s="36"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="49" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I32" s="28"/>
-[...8 lines deleted...]
-      <c r="H33" s="28" t="str">
+      <c r="I32" s="49"/>
+    </row>
+    <row r="33" spans="2:9" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="9"/>
+      <c r="C33" s="36"/>
+      <c r="D33" s="36"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="49" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I33" s="28"/>
-[...8 lines deleted...]
-      <c r="H34" s="28" t="str">
+      <c r="I33" s="49"/>
+    </row>
+    <row r="34" spans="2:9" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="9"/>
+      <c r="C34" s="36"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="36"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="49" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I34" s="28"/>
-[...8 lines deleted...]
-      <c r="H35" s="28" t="str">
+      <c r="I34" s="49"/>
+    </row>
+    <row r="35" spans="2:9" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="9"/>
+      <c r="C35" s="36"/>
+      <c r="D35" s="36"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="49" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I35" s="28"/>
-[...8 lines deleted...]
-      <c r="H36" s="28" t="str">
+      <c r="I35" s="49"/>
+    </row>
+    <row r="36" spans="2:9" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="9"/>
+      <c r="C36" s="36"/>
+      <c r="D36" s="36"/>
+      <c r="E36" s="36"/>
+      <c r="F36" s="36"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="49" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I36" s="28"/>
-[...8 lines deleted...]
-      <c r="H37" s="28" t="str">
+      <c r="I36" s="49"/>
+    </row>
+    <row r="37" spans="2:9" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="9"/>
+      <c r="C37" s="36"/>
+      <c r="D37" s="36"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="36"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="49" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I37" s="28"/>
-[...8 lines deleted...]
-      <c r="H38" s="28" t="str">
+      <c r="I37" s="49"/>
+    </row>
+    <row r="38" spans="2:9" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="9"/>
+      <c r="C38" s="36"/>
+      <c r="D38" s="36"/>
+      <c r="E38" s="36"/>
+      <c r="F38" s="36"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="49" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I38" s="28"/>
-[...8 lines deleted...]
-      <c r="H39" s="28" t="str">
+      <c r="I38" s="49"/>
+    </row>
+    <row r="39" spans="2:9" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="9"/>
+      <c r="C39" s="36"/>
+      <c r="D39" s="36"/>
+      <c r="E39" s="36"/>
+      <c r="F39" s="36"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="49" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I39" s="28"/>
-[...2 lines deleted...]
-      <c r="B40" s="23"/>
+      <c r="I39" s="49"/>
+    </row>
+    <row r="40" spans="2:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="18"/>
       <c r="C40" s="19"/>
       <c r="D40" s="19"/>
       <c r="E40" s="19"/>
       <c r="F40" s="19"/>
       <c r="G40" s="19"/>
       <c r="H40" s="19"/>
       <c r="I40" s="20"/>
     </row>
-    <row r="41" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="46" t="s">
+    <row r="41" spans="2:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="C41" s="22"/>
-[...1 lines deleted...]
-      <c r="E41" s="29" t="s">
+      <c r="C41" s="16"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="F41" s="30"/>
+      <c r="F41" s="63"/>
       <c r="G41" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="H41" s="29" t="s">
+      <c r="H41" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="I41" s="30"/>
-[...2 lines deleted...]
-      <c r="B42" s="23"/>
+      <c r="I41" s="63"/>
+    </row>
+    <row r="42" spans="2:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="18"/>
       <c r="C42" s="19"/>
       <c r="D42" s="19"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="19"/>
       <c r="I42" s="20"/>
     </row>
-    <row r="43" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B43" s="21" t="s">
+    <row r="43" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B43" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="C43" s="22"/>
-[...9 lines deleted...]
-      <c r="B44" s="23"/>
+      <c r="C43" s="16"/>
+      <c r="D43" s="17"/>
+      <c r="E43" s="17"/>
+      <c r="F43" s="17"/>
+      <c r="G43" s="17"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="34"/>
+    </row>
+    <row r="44" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B44" s="18"/>
       <c r="C44" s="19"/>
       <c r="D44" s="19"/>
       <c r="E44" s="19"/>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="19"/>
       <c r="I44" s="20"/>
     </row>
-    <row r="45" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B45" s="21" t="s">
+    <row r="45" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B45" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="C45" s="22"/>
-[...8 lines deleted...]
-      <c r="B46" s="23"/>
+      <c r="C45" s="16"/>
+      <c r="D45" s="16"/>
+      <c r="E45" s="21"/>
+      <c r="F45" s="21"/>
+      <c r="G45" s="21"/>
+      <c r="H45" s="21"/>
+      <c r="I45" s="22"/>
+    </row>
+    <row r="46" spans="2:9" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="18"/>
       <c r="C46" s="19"/>
       <c r="D46" s="19"/>
       <c r="E46" s="19"/>
       <c r="F46" s="19"/>
       <c r="G46" s="19"/>
       <c r="H46" s="19"/>
       <c r="I46" s="20"/>
     </row>
-    <row r="47" spans="2:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="B48" s="21" t="s">
+    <row r="47" spans="2:9" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="33"/>
+      <c r="C47" s="17"/>
+      <c r="D47" s="17"/>
+      <c r="E47" s="17"/>
+      <c r="G47" s="17"/>
+      <c r="H47" s="17"/>
+      <c r="I47" s="34"/>
+    </row>
+    <row r="48" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B48" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="C48" s="22"/>
-[...7 lines deleted...]
-      <c r="I48" s="18"/>
+      <c r="C48" s="16"/>
+      <c r="D48" s="16"/>
+      <c r="E48" s="16"/>
+      <c r="G48" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="H48" s="23"/>
+      <c r="I48" s="64"/>
     </row>
     <row r="49" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B49" s="21" t="s">
+      <c r="B49" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="C49" s="22"/>
-[...2 lines deleted...]
-      <c r="F49" s="10"/>
+      <c r="C49" s="16"/>
+      <c r="D49" s="16"/>
+      <c r="E49" s="16"/>
       <c r="G49" s="19"/>
       <c r="H49" s="19"/>
       <c r="I49" s="20"/>
     </row>
     <row r="50" spans="2:9" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="23"/>
+      <c r="B50" s="18"/>
       <c r="C50" s="19"/>
       <c r="D50" s="19"/>
       <c r="E50" s="19"/>
       <c r="F50" s="19"/>
       <c r="G50" s="19"/>
       <c r="H50" s="19"/>
       <c r="I50" s="20"/>
     </row>
     <row r="51" spans="2:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B51" s="21" t="s">
+      <c r="B51" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="C51" s="22"/>
-[...3 lines deleted...]
-      <c r="G51" s="24"/>
+      <c r="C51" s="16"/>
+      <c r="D51" s="16"/>
+      <c r="E51" s="16"/>
+      <c r="F51" s="17"/>
+      <c r="G51" s="17"/>
       <c r="H51" s="5"/>
-      <c r="I51" s="13"/>
+      <c r="I51" s="11"/>
     </row>
     <row r="52" spans="2:9" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B52" s="14"/>
-[...6 lines deleted...]
-      <c r="I52" s="16"/>
+      <c r="B52" s="12"/>
+      <c r="C52" s="13"/>
+      <c r="D52" s="13"/>
+      <c r="E52" s="13"/>
+      <c r="F52" s="13"/>
+      <c r="G52" s="13"/>
+      <c r="H52" s="13"/>
+      <c r="I52" s="14"/>
     </row>
     <row r="53" spans="2:9" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="54" spans="2:9" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="55" spans="2:9" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="56" spans="2:9" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="57" spans="2:9" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-    <row r="61" spans="2:9" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="62" spans="2:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="63" spans="2:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="64" spans="2:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="65" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="66" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="77">
+    <mergeCell ref="G48:I48"/>
+    <mergeCell ref="G49:I49"/>
+    <mergeCell ref="B45:D45"/>
+    <mergeCell ref="B44:I44"/>
+    <mergeCell ref="B46:I46"/>
+    <mergeCell ref="G47:I47"/>
+    <mergeCell ref="E45:I45"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="B42:I42"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="C38:F38"/>
+    <mergeCell ref="C39:F39"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="B21:I22"/>
+    <mergeCell ref="B26:I26"/>
+    <mergeCell ref="B27:I27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="C32:F32"/>
+    <mergeCell ref="C33:F33"/>
+    <mergeCell ref="C34:F34"/>
+    <mergeCell ref="B23:I23"/>
+    <mergeCell ref="B11:I11"/>
+    <mergeCell ref="B13:I13"/>
+    <mergeCell ref="G18:I18"/>
+    <mergeCell ref="C14:I14"/>
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="D12:I12"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="D43:I43"/>
+    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="B40:I40"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="C35:F35"/>
+    <mergeCell ref="C36:F36"/>
+    <mergeCell ref="C37:F37"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="D2:I2"/>
+    <mergeCell ref="D3:I3"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="B6:I6"/>
+    <mergeCell ref="B2:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="B7:I7"/>
+    <mergeCell ref="B5:I5"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="B9:I9"/>
+    <mergeCell ref="H10:I10"/>
     <mergeCell ref="B51:E51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="B49:E49"/>
     <mergeCell ref="B50:I50"/>
     <mergeCell ref="G8:I8"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="B20:I20"/>
     <mergeCell ref="B24:I25"/>
     <mergeCell ref="C16:E16"/>
     <mergeCell ref="B15:I15"/>
     <mergeCell ref="B17:I17"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="C28:F28"/>
     <mergeCell ref="C29:F29"/>
     <mergeCell ref="C30:F30"/>
     <mergeCell ref="C31:F31"/>
-    <mergeCell ref="B7:I7"/>
-[...59 lines deleted...]
-    <mergeCell ref="E45:I45"/>
   </mergeCells>
-  <conditionalFormatting sqref="D12:I12">
-[...1 lines deleted...]
-      <formula>$D$10="Inversión"</formula>
+  <conditionalFormatting sqref="B21:I22 B24:I25">
+    <cfRule type="containsBlanks" dxfId="11" priority="5" stopIfTrue="1">
+      <formula>LEN(TRIM(B21))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B29:I39">
+    <cfRule type="expression" dxfId="10" priority="2" stopIfTrue="1">
+      <formula>$B$29=""</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C16:E16 G16:I16 C18:F18">
+    <cfRule type="containsBlanks" dxfId="9" priority="6" stopIfTrue="1">
+      <formula>LEN(TRIM(C16))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C14:I14">
+    <cfRule type="containsBlanks" dxfId="8" priority="7" stopIfTrue="1">
+      <formula>LEN(TRIM(C14))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D8">
-    <cfRule type="containsBlanks" dxfId="10" priority="12" stopIfTrue="1">
+    <cfRule type="containsBlanks" dxfId="7" priority="12" stopIfTrue="1">
       <formula>LEN(TRIM(D8))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G8:I8">
-[...1 lines deleted...]
-      <formula>LEN(TRIM(G8))=0</formula>
+  <conditionalFormatting sqref="D43">
+    <cfRule type="containsBlanks" dxfId="6" priority="3" stopIfTrue="1">
+      <formula>LEN(TRIM(D43))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D10:F10">
-    <cfRule type="containsBlanks" dxfId="8" priority="10" stopIfTrue="1">
+    <cfRule type="containsBlanks" dxfId="5" priority="10" stopIfTrue="1">
       <formula>LEN(TRIM(D10))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H10:I10">
-[...16 lines deleted...]
-      <formula>LEN(TRIM(B21))=0</formula>
+  <conditionalFormatting sqref="D12:I12">
+    <cfRule type="expression" dxfId="4" priority="8" stopIfTrue="1">
+      <formula>$D$10="Inversión"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E41 H41:I41">
     <cfRule type="containsBlanks" dxfId="3" priority="4" stopIfTrue="1">
       <formula>LEN(TRIM(E41))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D43">
-[...1 lines deleted...]
-      <formula>LEN(TRIM(D43))=0</formula>
+  <conditionalFormatting sqref="E45:I45">
+    <cfRule type="containsBlanks" dxfId="2" priority="1" stopIfTrue="1">
+      <formula>LEN(TRIM(E45))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B29:I39">
-[...1 lines deleted...]
-      <formula>$B$29=""</formula>
+  <conditionalFormatting sqref="G8:I8">
+    <cfRule type="containsBlanks" dxfId="1" priority="11" stopIfTrue="1">
+      <formula>LEN(TRIM(G8))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E45:I45">
-[...1 lines deleted...]
-      <formula>LEN(TRIM(E45))=0</formula>
+  <conditionalFormatting sqref="H10:I10">
+    <cfRule type="containsBlanks" dxfId="0" priority="9" stopIfTrue="1">
+      <formula>LEN(TRIM(H10))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0" footer="0"/>
   <pageSetup paperSize="150" scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Listas!$A$3:$A$4</xm:f>
           </x14:formula1>
           <xm:sqref>D10:F10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:A4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="2" customWidth="1"/>
     <col min="2" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>14</v>