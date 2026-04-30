--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -1,1137 +1,977 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C827D0" w:rsidRDefault="00C827D0" w:rsidP="00C827D0">
+    <w:p w14:paraId="5BCCB838" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="00322F54" w:rsidRDefault="00322F54" w:rsidP="00322F54">
       <w:pPr>
         <w:pStyle w:val="Encabezado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00322F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FACULTAD XXXXXX (O INSTITUTO DE EDUACIÓN A DISTANCIA IDEAD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C435F4" w14:textId="77777777" w:rsidR="00322F54" w:rsidRDefault="00322F54" w:rsidP="00322F54">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D56A3EA" w14:textId="77777777" w:rsidR="00322F54" w:rsidRDefault="00322F54" w:rsidP="00322F54">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FDB0C6B" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="00B85CC6" w:rsidRDefault="00322F54" w:rsidP="00322F54">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>AUTORIZACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3178387E" w14:textId="77777777" w:rsidR="00322F54" w:rsidRDefault="00322F54" w:rsidP="00322F54">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FACULTAD XXXXXX (O INSTITUTO DE EDUACIÓN A DISTANCIA IDEAD)</w:t>
-[...10 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00614884" w:rsidRDefault="00614884" w:rsidP="009927C3">
-[...10 lines deleted...]
-    <w:p w:rsidR="001221EC" w:rsidRPr="00B85CC6" w:rsidRDefault="001221EC" w:rsidP="00165895">
+    <w:p w14:paraId="6C1C0885" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="005775D1" w:rsidRDefault="00322F54" w:rsidP="00322F54">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="28"/>
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00462AE2" w:rsidRPr="005775D1" w:rsidRDefault="00462AE2" w:rsidP="00165895">
-[...11 lines deleted...]
-    <w:p w:rsidR="001221EC" w:rsidRDefault="001221EC" w:rsidP="00165895">
+    <w:p w14:paraId="0A7FD2DA" w14:textId="77777777" w:rsidR="00322F54" w:rsidRDefault="00322F54" w:rsidP="00322F54">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Yo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00165895" w:rsidRPr="005775D1">
+        <w:t>Yo ______________________________________________________________ mayor de edad, vecino de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005775D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, identificado con la Cédula de Ciudadanía No. ______________________ de ________________, actuando en nombre propio en mi calidad de autor del trabajo de tesis, monografía o trabajo de grado denominado _______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005775D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005775D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, hago entrega del ejemplar y de sus anexos de ser el caso, en formato digital o electrónico (CD-ROM) y autorizo a la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005775D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UNIVERSIDAD DE LOS LLANOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005775D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, para que en los términos establecidos en la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ley 23 de 1982, Ley 44 de 1993, Decisión Andina 351 de 1993, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005775D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decreto 460 de 1995 y demás normas generales sobre la materia, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con la finalidad de que se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005775D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utilice y use en todas sus formas, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">realice la reproducción, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005775D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comunicación pública, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>edición</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005775D1">
-[...240 lines deleted...]
-      <w:r w:rsidR="009927C3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">y distribución, en formato impreso y digital, o formato conocido o por conocer de manera total y parcial de mi trabajo de grado o tesis. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009800A7" w:rsidRPr="005775D1" w:rsidRDefault="009800A7" w:rsidP="00165895">
+    <w:p w14:paraId="64C8A479" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="005775D1" w:rsidRDefault="00322F54" w:rsidP="00322F54">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001221EC" w:rsidRPr="005775D1" w:rsidRDefault="001221EC" w:rsidP="00165895">
+    <w:p w14:paraId="005AA767" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="005775D1" w:rsidRDefault="00322F54" w:rsidP="00322F54">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EL AUTOR – ESTUDIANTE</w:t>
       </w:r>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009800A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Como autor, </w:t>
       </w:r>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>manifiest</w:t>
       </w:r>
-      <w:r w:rsidR="009800A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> que </w:t>
       </w:r>
-      <w:r w:rsidR="009800A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">el trabajo de grado o tesis </w:t>
       </w:r>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> objeto de la presente autorización, es original y </w:t>
       </w:r>
-      <w:r w:rsidR="009800A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> realizó sin violar o usurpar derechos de autor de terceros</w:t>
       </w:r>
-      <w:r w:rsidR="009800A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; por </w:t>
       </w:r>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tanto</w:t>
       </w:r>
-      <w:r w:rsidR="009800A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> la obra es de</w:t>
       </w:r>
-      <w:r w:rsidR="009800A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mi </w:t>
       </w:r>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">exclusiva autoría y </w:t>
       </w:r>
-      <w:r w:rsidR="009800A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>poseo la titularidad sobre la misma; en c</w:t>
       </w:r>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aso de presentarse cualquier reclamación o acción por parte de un tercero en cuanto a los der</w:t>
       </w:r>
-      <w:r w:rsidR="006C60B1">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">cuestión, como autor, </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">echos de autor sobre la obra en cuestión, como autor, </w:t>
       </w:r>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>asumir</w:t>
       </w:r>
-      <w:r w:rsidR="009800A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
-      <w:r w:rsidR="009800A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>oda la responsabilidad, y saldré</w:t>
       </w:r>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en defensa d</w:t>
       </w:r>
-      <w:r w:rsidR="009800A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e los derechos aquí autorizados,</w:t>
       </w:r>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> para todos los efectos la Univer</w:t>
       </w:r>
-      <w:r w:rsidR="00FA38C5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sidad actúa como un tercero de </w:t>
       </w:r>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>buena fe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001221EC" w:rsidRPr="005775D1" w:rsidRDefault="001221EC" w:rsidP="00165895">
+    <w:p w14:paraId="30D4CE0B" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="005775D1" w:rsidRDefault="00322F54" w:rsidP="00322F54">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001221EC" w:rsidRPr="005775D1" w:rsidRDefault="001221EC" w:rsidP="00165895">
+    <w:p w14:paraId="6EF15B9B" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="005775D1" w:rsidRDefault="00322F54" w:rsidP="00322F54">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Para constancia, se firma el presente documento en dos (2) ejemplares del mismo valor</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Para constancia, se firma el presente documento en dos (2) ejemplares del mismo valor y tenor en Villavicencio - Meta, a los _____ días del mes de ______________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a los _____ día</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">os mil </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> dos mil XXXX </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">(  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005775D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001221EC" w:rsidRPr="005775D1" w:rsidRDefault="001221EC" w:rsidP="00165895">
+    <w:p w14:paraId="3C5428D8" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="005775D1" w:rsidRDefault="00322F54" w:rsidP="00322F54">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001221EC" w:rsidRPr="005775D1" w:rsidRDefault="001221EC" w:rsidP="00165895">
+    <w:p w14:paraId="03AFB0BA" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="005775D1" w:rsidRDefault="00322F54" w:rsidP="00322F54">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005775D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EL AUTOR – ESTUDIANTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C60B1" w:rsidRDefault="006C60B1" w:rsidP="00165895">
+    <w:p w14:paraId="061B8346" w14:textId="77777777" w:rsidR="00322F54" w:rsidRDefault="00322F54" w:rsidP="00322F54">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C60B1" w:rsidRDefault="006C60B1" w:rsidP="00165895">
+    <w:p w14:paraId="6887D4A4" w14:textId="77777777" w:rsidR="00322F54" w:rsidRDefault="00322F54" w:rsidP="00322F54">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C60B1" w:rsidRPr="005775D1" w:rsidRDefault="006C60B1" w:rsidP="00165895">
+    <w:p w14:paraId="3DF58AF8" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="005775D1" w:rsidRDefault="00322F54" w:rsidP="00322F54">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="3500" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1122"/>
-        <w:gridCol w:w="2748"/>
+        <w:gridCol w:w="1131"/>
+        <w:gridCol w:w="2850"/>
         <w:gridCol w:w="337"/>
-        <w:gridCol w:w="2378"/>
+        <w:gridCol w:w="2465"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C60B1" w:rsidRPr="00786D00" w:rsidTr="00786D00">
+      <w:tr w:rsidR="00322F54" w:rsidRPr="00786D00" w14:paraId="306BDFD6" w14:textId="77777777" w:rsidTr="00680D5F">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006C60B1" w:rsidRPr="00786D00" w:rsidRDefault="006C60B1" w:rsidP="00786D00">
+          <w:p w14:paraId="0FE11B72" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="00786D00" w:rsidRDefault="00322F54" w:rsidP="00680D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00786D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5728" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006C60B1" w:rsidRPr="00786D00" w:rsidRDefault="006C60B1" w:rsidP="00786D00">
+          <w:p w14:paraId="49E6A59A" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="00786D00" w:rsidRDefault="00322F54" w:rsidP="00680D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C60B1" w:rsidRPr="00786D00" w:rsidTr="00786D00">
+      <w:tr w:rsidR="00322F54" w:rsidRPr="00786D00" w14:paraId="482D005D" w14:textId="77777777" w:rsidTr="00680D5F">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006C60B1" w:rsidRPr="00786D00" w:rsidRDefault="006C60B1" w:rsidP="00786D00">
+          <w:p w14:paraId="3576D4E2" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="00786D00" w:rsidRDefault="00322F54" w:rsidP="00680D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00786D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nombre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5728" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006C60B1" w:rsidRPr="00786D00" w:rsidRDefault="006C60B1" w:rsidP="00786D00">
+          <w:p w14:paraId="2AD1A829" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="00786D00" w:rsidRDefault="00322F54" w:rsidP="00680D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C60B1" w:rsidRPr="00786D00" w:rsidTr="00786D00">
+      <w:tr w:rsidR="00322F54" w:rsidRPr="00786D00" w14:paraId="0788D639" w14:textId="77777777" w:rsidTr="00680D5F">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006C60B1" w:rsidRPr="00786D00" w:rsidRDefault="006C60B1" w:rsidP="00786D00">
+          <w:p w14:paraId="0173D6F7" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="00786D00" w:rsidRDefault="00322F54" w:rsidP="00680D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00786D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C.C. No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006C60B1" w:rsidRPr="00786D00" w:rsidRDefault="006C60B1" w:rsidP="00786D00">
+          <w:p w14:paraId="540A79C7" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="00786D00" w:rsidRDefault="00322F54" w:rsidP="00680D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006C60B1" w:rsidRPr="00786D00" w:rsidRDefault="006C60B1" w:rsidP="00786D00">
+          <w:p w14:paraId="30EE9C0A" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="00786D00" w:rsidRDefault="00322F54" w:rsidP="00680D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00786D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006C60B1" w:rsidRPr="00786D00" w:rsidRDefault="006C60B1" w:rsidP="00786D00">
+          <w:p w14:paraId="4CE4FB48" w14:textId="77777777" w:rsidR="00322F54" w:rsidRPr="00786D00" w:rsidRDefault="00322F54" w:rsidP="00680D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DE24FA" w:rsidRPr="00462AE2" w:rsidRDefault="00DE24FA" w:rsidP="00165895">
-[...10 lines deleted...]
-    <w:sectPr w:rsidR="00DE24FA" w:rsidRPr="00462AE2" w:rsidSect="00FC1DE7">
+    <w:p w14:paraId="3A9B2CFC" w14:textId="1DD02ED3" w:rsidR="00DE24FA" w:rsidRPr="00322F54" w:rsidRDefault="00DE24FA" w:rsidP="00322F54"/>
+    <w:sectPr w:rsidR="00DE24FA" w:rsidRPr="00322F54" w:rsidSect="00322F54">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
-      <w:pgMar w:top="1361" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="2269" w:right="1134" w:bottom="851" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EE7997" w:rsidRDefault="00EE7997">
+    <w:p w14:paraId="5600A91F" w14:textId="77777777" w:rsidR="00764AC0" w:rsidRDefault="00764AC0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EE7997" w:rsidRDefault="00EE7997">
+    <w:p w14:paraId="23B4E970" w14:textId="77777777" w:rsidR="00764AC0" w:rsidRDefault="00764AC0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1151,280 +991,285 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DC779F" w:rsidRDefault="00DC779F" w:rsidP="00462AE2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07FC8C43" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRDefault="00DC779F" w:rsidP="00462AE2">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3067"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2936"/>
+      <w:gridCol w:w="3267"/>
+      <w:gridCol w:w="3276"/>
+      <w:gridCol w:w="3137"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidTr="00DC779F">
+    <w:tr w:rsidR="00DC779F" w:rsidRPr="00D67A78" w14:paraId="74668665" w14:textId="77777777" w:rsidTr="00DC779F">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4382" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="740395BF" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D67A78">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">ELABORO: </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4515" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="4894A923" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D67A78">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">REVISO: </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4252" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="0A297B29" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D67A78">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">APROBÓ: </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidTr="00DC779F">
+    <w:tr w:rsidR="00DC779F" w:rsidRPr="00D67A78" w14:paraId="03FB865B" w14:textId="77777777" w:rsidTr="00DC779F">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4382" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="1C3EBADE" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D67A78">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">CARGO: </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4515" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="2D9398F6" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D67A78">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">CARGO: </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4252" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="125FE5B2" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D67A78">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">CARGO: </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidTr="00DC779F">
+    <w:tr w:rsidR="00DC779F" w:rsidRPr="00D67A78" w14:paraId="742223F3" w14:textId="77777777" w:rsidTr="00DC779F">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4382" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="635DF65F" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D67A78">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>FIRMA</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4515" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="26C185E3" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D67A78">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>FIRMA</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4252" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="693A141A" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00D67A78" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D67A78">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>FIRMA</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00DC779F" w:rsidRPr="00DC779F" w:rsidRDefault="00DC779F">
+  <w:p w14:paraId="5CCA20CE" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00DC779F" w:rsidRDefault="00DC779F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DC779F">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">pág. </w:t>
     </w:r>
     <w:r w:rsidRPr="00DC779F">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DC779F">
@@ -1436,137 +1281,135 @@
     </w:r>
     <w:r w:rsidRPr="00DC779F">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00462AE2" w:rsidRPr="00462AE2">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC779F">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DC779F" w:rsidRDefault="00DC779F">
+  <w:p w14:paraId="51595EAB" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRDefault="00DC779F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EE7997" w:rsidRDefault="00EE7997">
+    <w:p w14:paraId="7BC623C9" w14:textId="77777777" w:rsidR="00764AC0" w:rsidRDefault="00764AC0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EE7997" w:rsidRDefault="00EE7997">
+    <w:p w14:paraId="7474526F" w14:textId="77777777" w:rsidR="00764AC0" w:rsidRDefault="00764AC0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1125"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="1675"/>
+      <w:gridCol w:w="1131"/>
+      <w:gridCol w:w="5334"/>
+      <w:gridCol w:w="1531"/>
+      <w:gridCol w:w="1684"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidTr="00B85CC6">
+    <w:tr w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w14:paraId="4081CA22" w14:textId="77777777" w:rsidTr="00322F54">
       <w:trPr>
         <w:trHeight w:val="283"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1154" w:type="dxa"/>
+          <w:tcW w:w="584" w:type="pct"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00904939" w:rsidP="00247118">
+        <w:p w14:paraId="7DD14695" w14:textId="11DB772C" w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="0060055B" w:rsidP="00247118">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
-              <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74A32F46" wp14:editId="73A81285">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-27305</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>86995</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="660400" cy="592455"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="Imagen 7"/>
+                <wp:docPr id="1780993726" name="Imagen 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Imagen 7"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
@@ -1577,362 +1420,362 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5466" w:type="dxa"/>
+          <w:tcW w:w="2755" w:type="pct"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
+        <w:p w14:paraId="608DCEFE" w14:textId="77777777" w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EB2EEC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>UNIVERSIDAD DE LOS LLANOS</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3286" w:type="dxa"/>
+          <w:tcW w:w="1661" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
+        <w:p w14:paraId="3B4AD2B2" w14:textId="77777777" w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EB2EEC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">CÓDIGO: </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>FO-DOC-97</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidTr="00B85CC6">
+    <w:tr w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w14:paraId="59628162" w14:textId="77777777" w:rsidTr="00322F54">
       <w:trPr>
         <w:trHeight w:val="283"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1154" w:type="dxa"/>
+          <w:tcW w:w="584" w:type="pct"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
+        <w:p w14:paraId="4E346187" w14:textId="77777777" w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5466" w:type="dxa"/>
+          <w:tcW w:w="2755" w:type="pct"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
+        <w:p w14:paraId="4A8E5674" w14:textId="77777777" w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1564" w:type="dxa"/>
+          <w:tcW w:w="791" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
+        <w:p w14:paraId="519774E2" w14:textId="77777777" w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:ind w:left="-148" w:firstLine="148"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EB2EEC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>VERSIÓN:</w:t>
           </w:r>
           <w:r w:rsidR="006C60B1">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> 02</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1722" w:type="dxa"/>
+          <w:tcW w:w="870" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
+        <w:p w14:paraId="3A6BECA6" w14:textId="77777777" w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EB2EEC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>PÁGINA</w:t>
           </w:r>
           <w:r w:rsidRPr="00EB2EEC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:r w:rsidRPr="00EB2EEC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00EB2EEC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00EB2EEC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00904939">
+          <w:r w:rsidR="00FC1DE7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00EB2EEC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00EB2EEC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
           <w:r w:rsidRPr="00EB2EEC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00EB2EEC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00EB2EEC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00904939">
+          <w:r w:rsidR="00FC1DE7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>3</w:t>
+            <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00EB2EEC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidTr="00B85CC6">
+    <w:tr w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w14:paraId="689DD741" w14:textId="77777777" w:rsidTr="00322F54">
       <w:trPr>
         <w:trHeight w:val="283"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1154" w:type="dxa"/>
+          <w:tcW w:w="584" w:type="pct"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
+        <w:p w14:paraId="330A67B7" w14:textId="77777777" w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5466" w:type="dxa"/>
+          <w:tcW w:w="2755" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
+        <w:p w14:paraId="3139AC86" w14:textId="77777777" w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EB2EEC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">PROCESO DOCENCIA </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3286" w:type="dxa"/>
+          <w:tcW w:w="1661" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00B85CC6" w:rsidRPr="00753933" w:rsidRDefault="00B85CC6" w:rsidP="00753933">
+        <w:p w14:paraId="0C9C70BE" w14:textId="77777777" w:rsidR="00B85CC6" w:rsidRPr="00753933" w:rsidRDefault="00B85CC6" w:rsidP="00753933">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00753933">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">FECHA: </w:t>
           </w:r>
           <w:r w:rsidR="00753933" w:rsidRPr="00753933">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>02</w:t>
           </w:r>
@@ -1941,577 +1784,356 @@
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r w:rsidR="00753933" w:rsidRPr="00753933">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>09</w:t>
           </w:r>
           <w:r w:rsidRPr="00753933">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>/2016</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidTr="00B85CC6">
+    <w:tr w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w14:paraId="0CF1EF5F" w14:textId="77777777" w:rsidTr="00322F54">
       <w:trPr>
         <w:trHeight w:val="283"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1154" w:type="dxa"/>
+          <w:tcW w:w="584" w:type="pct"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
+        <w:p w14:paraId="0A57B53A" w14:textId="77777777" w:rsidR="00B85CC6" w:rsidRPr="00EB2EEC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5466" w:type="dxa"/>
+          <w:tcW w:w="2755" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00B85CC6" w:rsidRPr="009F7DBC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
+        <w:p w14:paraId="61D03907" w14:textId="77777777" w:rsidR="00B85CC6" w:rsidRPr="009F7DBC" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>FORMATO AUTORIZACION DE DERECHOS</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3286" w:type="dxa"/>
+          <w:tcW w:w="1661" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00B85CC6" w:rsidRPr="00753933" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
+        <w:p w14:paraId="0C289BE9" w14:textId="77777777" w:rsidR="00B85CC6" w:rsidRPr="00753933" w:rsidRDefault="00B85CC6" w:rsidP="00247118">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00753933">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">VIGENCIA: </w:t>
           </w:r>
           <w:r w:rsidRPr="00753933">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2016</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00B85CC6" w:rsidRDefault="00B85CC6" w:rsidP="00B85CC6">
-[...220 lines deleted...]
-  <w:p w:rsidR="00B85CC6" w:rsidRDefault="00B85CC6">
+  <w:p w14:paraId="20F45CBF" w14:textId="77777777" w:rsidR="00B85CC6" w:rsidRDefault="00B85CC6" w:rsidP="00322F54">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1093"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="1235"/>
+      <w:gridCol w:w="1160"/>
+      <w:gridCol w:w="6027"/>
+      <w:gridCol w:w="1182"/>
+      <w:gridCol w:w="1311"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00DC779F" w:rsidRPr="00D5146B" w:rsidTr="00DC779F">
+    <w:tr w:rsidR="00DC779F" w:rsidRPr="00D5146B" w14:paraId="7ADE6BDC" w14:textId="77777777" w:rsidTr="00DC779F">
       <w:trPr>
         <w:trHeight w:val="283"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1526" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="000879CC" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="7EBE1D1F" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="000879CC" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:object w:dxaOrig="1440" w:dyaOrig="1440">
+            <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="0B036B93">
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
-              <v:shape id="_x0000_s2054" type="#_x0000_t75" style="position:absolute;margin-left:-3.15pt;margin-top:13.6pt;width:48.2pt;height:46.9pt;z-index:251657216" fillcolor="window">
+              <v:shape id="_x0000_s1030" type="#_x0000_t75" style="position:absolute;margin-left:-3.15pt;margin-top:13.6pt;width:48.2pt;height:46.9pt;z-index:251657216" fillcolor="window">
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
-              <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_s2054" DrawAspect="Content" ObjectID="_1756883590" r:id="rId2"/>
+              <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_s1030" DrawAspect="Content" ObjectID="_1837685435" r:id="rId2"/>
             </w:object>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8325" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="5E7024DF" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC4210">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">UNIVERSIDAD DE LOS LLANOS  </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="00FC4210" w:rsidRDefault="00230CD3" w:rsidP="00D556DF">
+        <w:p w14:paraId="0F436D89" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00FC4210" w:rsidRDefault="00230CD3" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00230CD3">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:t>FACULTAD DE CIENCIAS BASICAS E INGENIERIA</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3295" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="00FC4210" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="28CDD12D" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00FC4210" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC4210">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">CÓDIGO: </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00DC779F" w:rsidRPr="00D5146B" w:rsidTr="00DC779F">
+    <w:tr w:rsidR="00DC779F" w:rsidRPr="00D5146B" w14:paraId="26C82C11" w14:textId="77777777" w:rsidTr="00DC779F">
       <w:trPr>
         <w:trHeight w:val="283"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1526" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="000879CC" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="41DCBFD2" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="000879CC" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8325" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="000879CC" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="4CB7C084" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="000879CC" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1557" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="000879CC" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="40617101" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="000879CC" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:ind w:left="-148" w:firstLine="148"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC4210">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>VERSIÓN:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> 01</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1738" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="00FC4210" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="75390029" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00FC4210" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
           </w:pPr>
           <w:r w:rsidRPr="00DA140C">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>PÁGINA</w:t>
           </w:r>
           <w:r w:rsidRPr="00DA140C">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
@@ -2575,202 +2197,202 @@
           <w:r w:rsidRPr="00DA140C">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00614884">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00DA140C">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00DC779F" w:rsidRPr="00D5146B" w:rsidTr="00DC779F">
+    <w:tr w:rsidR="00DC779F" w:rsidRPr="00D5146B" w14:paraId="40B5E46D" w14:textId="77777777" w:rsidTr="00DC779F">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1526" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="000879CC" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="684F55B9" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="000879CC" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8325" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="00FC4210" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="46989A56" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00FC4210" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC4210">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">PROCESO </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">DOCENCIA </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3295" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="00FC4210" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="67659FF2" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00FC4210" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC4210">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">FECHA: </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00DC779F" w:rsidRPr="00D5146B" w:rsidTr="00DC779F">
+    <w:tr w:rsidR="00DC779F" w:rsidRPr="00D5146B" w14:paraId="77A7AC6B" w14:textId="77777777" w:rsidTr="00DC779F">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1526" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="000879CC" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="1D08F773" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="000879CC" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8325" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="00563EA7" w:rsidRDefault="00DC779F" w:rsidP="00947774">
+        <w:p w14:paraId="7C09C60C" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00563EA7" w:rsidRDefault="00DC779F" w:rsidP="00947774">
           <w:pPr>
             <w:pStyle w:val="Sinespaciado"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3295" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w:rsidR="00DC779F" w:rsidRPr="00FC4210" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
+        <w:p w14:paraId="1DFFC14F" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRPr="00FC4210" w:rsidRDefault="00DC779F" w:rsidP="00D556DF">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC4210">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">VIGENCIA: </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00DC779F" w:rsidRDefault="00DC779F" w:rsidP="001221EC">
+  <w:p w14:paraId="768E71F7" w14:textId="77777777" w:rsidR="00DC779F" w:rsidRDefault="00DC779F" w:rsidP="001221EC">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FA90840"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0C0A000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6586233B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BE65108"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
@@ -3001,220 +2623,224 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1003047749">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1296373388">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="598296698">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2055"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B716E1"/>
     <w:rsid w:val="00031E7A"/>
     <w:rsid w:val="000B269F"/>
     <w:rsid w:val="000C7027"/>
     <w:rsid w:val="00100915"/>
     <w:rsid w:val="001221EC"/>
     <w:rsid w:val="00152AE9"/>
     <w:rsid w:val="00165895"/>
     <w:rsid w:val="0018535D"/>
     <w:rsid w:val="001F1AF5"/>
     <w:rsid w:val="00230CD3"/>
     <w:rsid w:val="00247118"/>
     <w:rsid w:val="002773D1"/>
     <w:rsid w:val="002B23E6"/>
     <w:rsid w:val="00311955"/>
     <w:rsid w:val="0032093E"/>
+    <w:rsid w:val="00322F54"/>
     <w:rsid w:val="003407E0"/>
     <w:rsid w:val="00350392"/>
     <w:rsid w:val="00391E0B"/>
     <w:rsid w:val="003E1E20"/>
     <w:rsid w:val="00424FD9"/>
     <w:rsid w:val="00457F6D"/>
     <w:rsid w:val="00462AE2"/>
     <w:rsid w:val="004B0E4A"/>
     <w:rsid w:val="004B13F3"/>
     <w:rsid w:val="004F7FC2"/>
     <w:rsid w:val="0053651E"/>
     <w:rsid w:val="00545AD6"/>
     <w:rsid w:val="00563EA7"/>
     <w:rsid w:val="005775D1"/>
     <w:rsid w:val="005E78A0"/>
     <w:rsid w:val="005E7CF5"/>
+    <w:rsid w:val="0060055B"/>
     <w:rsid w:val="00614884"/>
     <w:rsid w:val="006261F7"/>
     <w:rsid w:val="006C60B1"/>
     <w:rsid w:val="006D5D06"/>
     <w:rsid w:val="00721EB8"/>
     <w:rsid w:val="00730402"/>
     <w:rsid w:val="00753933"/>
+    <w:rsid w:val="00764AC0"/>
     <w:rsid w:val="00783209"/>
     <w:rsid w:val="00786D00"/>
     <w:rsid w:val="00802C7C"/>
     <w:rsid w:val="00823925"/>
     <w:rsid w:val="008D0902"/>
-    <w:rsid w:val="00904939"/>
     <w:rsid w:val="00922648"/>
     <w:rsid w:val="00931CF1"/>
     <w:rsid w:val="00947774"/>
     <w:rsid w:val="0095650B"/>
     <w:rsid w:val="009800A7"/>
     <w:rsid w:val="009927C3"/>
     <w:rsid w:val="00995155"/>
     <w:rsid w:val="009C40C6"/>
     <w:rsid w:val="00A028F1"/>
     <w:rsid w:val="00A2396F"/>
     <w:rsid w:val="00A60F54"/>
     <w:rsid w:val="00B06FD6"/>
     <w:rsid w:val="00B716E1"/>
     <w:rsid w:val="00B85CC6"/>
     <w:rsid w:val="00B92015"/>
     <w:rsid w:val="00BD29BB"/>
     <w:rsid w:val="00BD2BD9"/>
     <w:rsid w:val="00BD7A17"/>
     <w:rsid w:val="00C53729"/>
     <w:rsid w:val="00C55BDB"/>
     <w:rsid w:val="00C827D0"/>
     <w:rsid w:val="00CC0745"/>
     <w:rsid w:val="00CF5DE0"/>
     <w:rsid w:val="00D16A87"/>
     <w:rsid w:val="00D25FB6"/>
     <w:rsid w:val="00D556DF"/>
     <w:rsid w:val="00DC779F"/>
     <w:rsid w:val="00DE24FA"/>
     <w:rsid w:val="00DE7DE2"/>
     <w:rsid w:val="00E10183"/>
     <w:rsid w:val="00E30EB4"/>
     <w:rsid w:val="00E32C7B"/>
     <w:rsid w:val="00EE2A96"/>
-    <w:rsid w:val="00EE7997"/>
     <w:rsid w:val="00F547BD"/>
     <w:rsid w:val="00F65134"/>
     <w:rsid w:val="00FA38C5"/>
     <w:rsid w:val="00FC1DE7"/>
     <w:rsid w:val="00FC249D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2055"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="66485E35"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{ABFA3883-E468-478C-ABFF-CF0185C682CA}"/>
+  <w15:docId w15:val="{7B0F1591-9008-4D04-878E-3D3BA423174E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3542,50 +3168,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00E10183"/>
     <w:pPr>
       <w:keepNext/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
@@ -3818,181 +3449,213 @@
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006C60B1"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
   <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4010,65 +3673,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4089,55 +3752,75 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>314</Words>
   <Characters>1731</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>