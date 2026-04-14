--- v0 (2025-10-15)
+++ v1 (2026-04-14)
@@ -1,3556 +1,3596 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff8"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:left w:w="108" w:type="dxa"/>
-          <w:right w:w="108" w:type="dxa"/>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6941"/>
-        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="7083"/>
+        <w:gridCol w:w="141"/>
         <w:gridCol w:w="2738"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005061F9" w:rsidTr="00671DD8">
+      <w:tr w:rsidR="005061F9" w14:paraId="3340A2EA" w14:textId="77777777" w:rsidTr="00F23305">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="pct"/>
+            <w:tcW w:w="3555" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRPr="005061F9" w:rsidRDefault="005061F9" w:rsidP="005061F9">
+          <w:p w14:paraId="4F79C5BF" w14:textId="77777777" w:rsidR="005061F9" w:rsidRPr="005061F9" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005061F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Tipo de auditoría</w:t>
+              <w:t>TIPO DE AUDITORÍA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="142" w:type="pct"/>
+            <w:tcW w:w="71" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRDefault="005061F9" w:rsidP="00876203">
-[...21 lines deleted...]
-          <w:p w:rsidR="005061F9" w:rsidRPr="005061F9" w:rsidRDefault="005061F9" w:rsidP="00876203">
+          <w:p w14:paraId="0DA40CA0" w14:textId="77777777" w:rsidR="005061F9" w:rsidRDefault="005061F9" w:rsidP="00F23305">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...58 lines deleted...]
-              <w:ind w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00671DD8" w:rsidRPr="00EB29E7" w:rsidRDefault="00671DD8" w:rsidP="00671DD8">
+          <w:p w14:paraId="6985209A" w14:textId="77777777" w:rsidR="005061F9" w:rsidRPr="005061F9" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005061F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>FECHA DEL INFORME</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00671DD8" w14:paraId="33E12D01" w14:textId="77777777" w:rsidTr="00CA3012">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B6C539" w14:textId="77777777" w:rsidR="00671DD8" w:rsidRDefault="00671DD8" w:rsidP="00F23305">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="-2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="71" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB8E9DB" w14:textId="77777777" w:rsidR="00671DD8" w:rsidRDefault="00671DD8" w:rsidP="00F23305">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1374" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF061B5" w14:textId="77777777" w:rsidR="00671DD8" w:rsidRPr="00EB29E7" w:rsidRDefault="00671DD8" w:rsidP="00F23305">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DD/MM/AAAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005061F9" w:rsidRPr="005061F9" w:rsidRDefault="005061F9" w:rsidP="00D35EEB">
+    <w:p w14:paraId="60884771" w14:textId="77777777" w:rsidR="005061F9" w:rsidRPr="005061F9" w:rsidRDefault="005061F9" w:rsidP="00F23305">
       <w:pPr>
         <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="affffffa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3256"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4895"/>
+        <w:gridCol w:w="4106"/>
+        <w:gridCol w:w="5856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00367494" w:rsidRPr="00367494" w:rsidTr="00881376">
+      <w:tr w:rsidR="00367494" w:rsidRPr="00367494" w14:paraId="26BD5990" w14:textId="77777777" w:rsidTr="00F23305">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1634" w:type="pct"/>
+            <w:tcW w:w="2061" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00367494" w:rsidRPr="00C03556" w:rsidRDefault="00367494" w:rsidP="00367494">
+          <w:p w14:paraId="6729B036" w14:textId="77777777" w:rsidR="00367494" w:rsidRPr="00C03556" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="22"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C03556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Unidad auditable:</w:t>
+              <w:t>UNIDAD AUDITABLE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3366" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2939" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00367494" w:rsidRPr="00367494" w:rsidRDefault="00367494" w:rsidP="00CD6375">
+          <w:p w14:paraId="4559F29D" w14:textId="77777777" w:rsidR="00367494" w:rsidRPr="00367494" w:rsidRDefault="00367494" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9351F" w:rsidRPr="00367494" w:rsidTr="00881376">
+      <w:tr w:rsidR="006C0D92" w:rsidRPr="00367494" w14:paraId="376C19B8" w14:textId="77777777" w:rsidTr="00F23305">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1634" w:type="pct"/>
+            <w:tcW w:w="2061" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9351F" w:rsidRPr="00C03556" w:rsidRDefault="000F5F75" w:rsidP="00367494">
+          <w:p w14:paraId="4921ABB3" w14:textId="77777777" w:rsidR="006C0D92" w:rsidRPr="00C03556" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="22"/>
-              <w:rPr>
-[...39 lines deleted...]
-              <w:t>:</w:t>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DEPENDENCIA(S):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3366" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2939" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9351F" w:rsidRPr="00367494" w:rsidRDefault="00F9351F" w:rsidP="00CD6375">
-[...37 lines deleted...]
-          <w:p w:rsidR="00F9351F" w:rsidRPr="00C03556" w:rsidRDefault="00E73D58">
+          <w:p w14:paraId="2BC4C952" w14:textId="77777777" w:rsidR="006C0D92" w:rsidRPr="00367494" w:rsidRDefault="006C0D92" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...14 lines deleted...]
-            </w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9351F" w:rsidRPr="00367494" w:rsidTr="00881376">
+      <w:tr w:rsidR="00F9351F" w:rsidRPr="00367494" w14:paraId="63687664" w14:textId="77777777" w:rsidTr="00F23305">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2061" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9351F" w:rsidRPr="00367494" w:rsidRDefault="00F9351F" w:rsidP="00CD6375">
+          <w:p w14:paraId="492373E5" w14:textId="77777777" w:rsidR="00F9351F" w:rsidRPr="00C03556" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="22"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>LÍDER DEL PROCESO O RESPONSABLE DE LA UNIDAD AUDITABLE:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2939" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9351F" w:rsidRPr="00C03556" w:rsidRDefault="000F5F75">
+          <w:p w14:paraId="7022000A" w14:textId="77777777" w:rsidR="00F9351F" w:rsidRPr="00367494" w:rsidRDefault="00F9351F" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...24 lines deleted...]
-            </w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9351F" w:rsidRPr="00367494" w:rsidTr="00881376">
+      <w:tr w:rsidR="00F9351F" w:rsidRPr="00367494" w14:paraId="5146AB8B" w14:textId="77777777" w:rsidTr="00F23305">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9351F" w:rsidRPr="00367494" w:rsidRDefault="00F9351F" w:rsidP="00CD6375">
+          <w:p w14:paraId="3992D6C9" w14:textId="77777777" w:rsidR="00F9351F" w:rsidRPr="00C03556" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OBJETIVO DE LA AUDITORIA</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00881376" w:rsidRPr="00367494" w:rsidTr="00881376">
+      <w:tr w:rsidR="00F9351F" w:rsidRPr="00367494" w14:paraId="09F6161F" w14:textId="77777777" w:rsidTr="00F23305">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2FDB20" w14:textId="77777777" w:rsidR="00F9351F" w:rsidRPr="00367494" w:rsidRDefault="00F9351F" w:rsidP="00F23305">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F9351F" w:rsidRPr="00367494" w14:paraId="6F431396" w14:textId="77777777" w:rsidTr="00F23305">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40BB5F48" w14:textId="77777777" w:rsidR="00F9351F" w:rsidRPr="00C03556" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ALCANCE DE LA AUDITORIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F9351F" w:rsidRPr="00367494" w14:paraId="475C4C7B" w14:textId="77777777" w:rsidTr="00F23305">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5357CD" w14:textId="77777777" w:rsidR="00F9351F" w:rsidRPr="00367494" w:rsidRDefault="00F9351F" w:rsidP="00F23305">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00881376" w:rsidRPr="00367494" w14:paraId="7BC72312" w14:textId="77777777" w:rsidTr="00F23305">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00881376" w:rsidRPr="00CD6375" w:rsidRDefault="00881376" w:rsidP="00876203">
+          <w:p w14:paraId="3AEEF203" w14:textId="77777777" w:rsidR="00881376" w:rsidRPr="00CD6375" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6375">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Metodología de auditoría</w:t>
+              <w:t>METODOLOGÍA DE AUDITORÍA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00881376" w:rsidRPr="00367494" w:rsidTr="00881376">
+      <w:tr w:rsidR="00881376" w:rsidRPr="00367494" w14:paraId="137AC6CB" w14:textId="77777777" w:rsidTr="00F23305">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00881376" w:rsidRPr="00367494" w:rsidRDefault="00881376" w:rsidP="00876203">
+          <w:p w14:paraId="21995C68" w14:textId="77777777" w:rsidR="00881376" w:rsidRPr="00367494" w:rsidRDefault="00881376" w:rsidP="00F23305">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C0D92" w:rsidRPr="00367494" w14:paraId="0B99621D" w14:textId="77777777" w:rsidTr="00F23305">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68291862" w14:textId="77777777" w:rsidR="006C0D92" w:rsidRPr="00C03556" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRITERIOS DE AUDITORIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B8672F" w:rsidRPr="00367494" w14:paraId="6EB4B3EC" w14:textId="77777777" w:rsidTr="00F23305">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1655A557" w14:textId="77777777" w:rsidR="00B8672F" w:rsidRPr="00C03556" w:rsidRDefault="00B8672F" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...257 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00881376" w:rsidRDefault="00881376" w:rsidP="00D35EEB">
+    <w:p w14:paraId="25676337" w14:textId="77777777" w:rsidR="00881376" w:rsidRDefault="00881376" w:rsidP="00F23305">
       <w:pPr>
         <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="affa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="57" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2767"/>
         <w:gridCol w:w="2214"/>
         <w:gridCol w:w="2214"/>
         <w:gridCol w:w="2767"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00881376" w:rsidRPr="005061F9" w:rsidTr="00881376">
+      <w:tr w:rsidR="00881376" w:rsidRPr="005061F9" w14:paraId="204479D4" w14:textId="77777777" w:rsidTr="00F23305">
         <w:trPr>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00881376" w:rsidRPr="005061F9" w:rsidRDefault="00881376" w:rsidP="00881376">
+          <w:p w14:paraId="0A55FFD6" w14:textId="77777777" w:rsidR="00881376" w:rsidRPr="005061F9" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fechas de la auditoría </w:t>
+              <w:t>FECHAS DE LA AUDITORÍA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005061F9" w:rsidRPr="005061F9" w:rsidTr="00CF75D2">
+      <w:tr w:rsidR="00CA3012" w:rsidRPr="005061F9" w14:paraId="76C1A021" w14:textId="77777777" w:rsidTr="00F23305">
         <w:trPr>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRPr="005061F9" w:rsidRDefault="005061F9" w:rsidP="00876203">
+          <w:p w14:paraId="7E027F9F" w14:textId="77777777" w:rsidR="00CA3012" w:rsidRPr="005061F9" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005061F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Reunión de apertura</w:t>
+              <w:t>REUNIÓN DE APERTURA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRPr="005061F9" w:rsidRDefault="005061F9" w:rsidP="00876203">
+          <w:p w14:paraId="40E6ED26" w14:textId="77777777" w:rsidR="00CA3012" w:rsidRPr="005061F9" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005061F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ejecución en sitio</w:t>
+              <w:t>EJECUCIÓN EN SITIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRPr="005061F9" w:rsidRDefault="005061F9" w:rsidP="00876203">
+          <w:p w14:paraId="7624A457" w14:textId="77777777" w:rsidR="00CA3012" w:rsidRPr="005061F9" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005061F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Reunión de cierre</w:t>
+              <w:t>REUNIÓN DE CIERRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005061F9" w:rsidTr="00CF75D2">
+      <w:tr w:rsidR="00CA3012" w:rsidRPr="005061F9" w14:paraId="136794BA" w14:textId="77777777" w:rsidTr="00F23305">
         <w:trPr>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRDefault="005061F9" w:rsidP="00CF75D2">
+          <w:p w14:paraId="7D28FC02" w14:textId="77777777" w:rsidR="00CA3012" w:rsidRPr="005061F9" w:rsidRDefault="00CA3012" w:rsidP="00F23305">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2858D9D4" w14:textId="76F858F1" w:rsidR="00CA3012" w:rsidRPr="00CA3012" w:rsidRDefault="007907CA" w:rsidP="00F23305">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3012">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Desde</w:t>
+            </w:r>
+            <w:r w:rsidR="008D37B0" w:rsidRPr="00CA3012">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A972A7" w14:textId="2DC35BA0" w:rsidR="00CA3012" w:rsidRPr="00CA3012" w:rsidRDefault="007907CA" w:rsidP="00F23305">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3012">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hasta:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A06C4D" w14:textId="77777777" w:rsidR="00CA3012" w:rsidRPr="005061F9" w:rsidRDefault="00CA3012" w:rsidP="00F23305">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA3012" w14:paraId="01E8FA6B" w14:textId="77777777" w:rsidTr="00F23305">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C15361" w14:textId="77777777" w:rsidR="00CA3012" w:rsidRDefault="00CA3012" w:rsidP="00F23305">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DD/MM/AAAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRDefault="005061F9" w:rsidP="005061F9">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Desde: </w:t>
+          <w:p w14:paraId="1EA85F5F" w14:textId="77777777" w:rsidR="00CA3012" w:rsidRDefault="00CA3012" w:rsidP="00F23305">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00113A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DD/MM/AAAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRDefault="005061F9" w:rsidP="005061F9">
-[...14 lines deleted...]
-              <w:t>Hasta:</w:t>
+          <w:p w14:paraId="3C5F7CA7" w14:textId="77777777" w:rsidR="00CA3012" w:rsidRDefault="00CA3012" w:rsidP="00F23305">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00113A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DD/MM/AAAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRDefault="005061F9" w:rsidP="00CF75D2">
+          <w:p w14:paraId="363DF4E6" w14:textId="77777777" w:rsidR="00CA3012" w:rsidRDefault="00CA3012" w:rsidP="00F23305">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DD/MM/AAAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005061F9" w:rsidRDefault="005061F9" w:rsidP="00D35EEB">
+    <w:p w14:paraId="61DB8CB2" w14:textId="77777777" w:rsidR="005061F9" w:rsidRDefault="005061F9" w:rsidP="00F23305">
       <w:pPr>
         <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="affb"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2490"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2491"/>
+        <w:gridCol w:w="2973"/>
+        <w:gridCol w:w="2267"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="2170"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005061F9" w:rsidTr="00876203">
+      <w:tr w:rsidR="005061F9" w14:paraId="3AA90329" w14:textId="77777777" w:rsidTr="00F23305">
         <w:trPr>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRPr="00527AFB" w:rsidRDefault="005061F9" w:rsidP="00881376">
+          <w:p w14:paraId="3EB180DA" w14:textId="77777777" w:rsidR="005061F9" w:rsidRPr="008D37B0" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...19 lines deleted...]
-              <w:t>oles en la auditoría</w:t>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D37B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>ROLES EN LA AUDITORÍA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005061F9" w:rsidTr="00527AFB">
+      <w:tr w:rsidR="005061F9" w14:paraId="70617DE3" w14:textId="77777777" w:rsidTr="00F23305">
         <w:trPr>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1492" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRPr="00527AFB" w:rsidRDefault="005061F9" w:rsidP="00876203">
+          <w:p w14:paraId="00EB1F2E" w14:textId="77777777" w:rsidR="005061F9" w:rsidRPr="008D37B0" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-              <w:t>Asesor de Planeación</w:t>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASESOR </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D37B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>CONTROL INTERNO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1138" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRPr="00527AFB" w:rsidRDefault="005061F9" w:rsidP="00876203">
+          <w:p w14:paraId="5717CEAC" w14:textId="77777777" w:rsidR="005061F9" w:rsidRPr="008D37B0" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-              <w:t>Auditor Líder</w:t>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D37B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>AUDITOR LÍDER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1281" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRPr="00527AFB" w:rsidRDefault="005061F9" w:rsidP="00876203">
+          <w:p w14:paraId="476087B5" w14:textId="77777777" w:rsidR="005061F9" w:rsidRPr="008D37B0" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-              <w:t>Auditor de Apoyo</w:t>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D37B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>AUDITOR(ES) DE APOYO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1089" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRPr="00527AFB" w:rsidRDefault="005061F9" w:rsidP="00876203">
+          <w:p w14:paraId="5D430D48" w14:textId="77777777" w:rsidR="005061F9" w:rsidRPr="008D37B0" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-              <w:t>Experto Técnico</w:t>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D37B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>OTRO(S)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005061F9" w:rsidTr="00527AFB">
+      <w:tr w:rsidR="005061F9" w14:paraId="06C55D37" w14:textId="77777777" w:rsidTr="00F23305">
         <w:trPr>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1492" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRDefault="005061F9" w:rsidP="00876203">
-            <w:pPr>
+          <w:p w14:paraId="67275B88" w14:textId="77777777" w:rsidR="005061F9" w:rsidRDefault="005061F9" w:rsidP="00F23305">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1138" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRDefault="005061F9" w:rsidP="00876203">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="6BEF6A2A" w14:textId="77777777" w:rsidR="005061F9" w:rsidRDefault="005061F9" w:rsidP="00F23305">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1281" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRDefault="005061F9" w:rsidP="00876203">
+          <w:p w14:paraId="5AC8AD77" w14:textId="77777777" w:rsidR="005061F9" w:rsidRDefault="005061F9" w:rsidP="00F23305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1089" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005061F9" w:rsidRDefault="005061F9" w:rsidP="00876203">
+          <w:p w14:paraId="5FB390C2" w14:textId="77777777" w:rsidR="005061F9" w:rsidRDefault="005061F9" w:rsidP="00F23305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00881376" w:rsidRPr="00881376" w:rsidRDefault="00881376" w:rsidP="00D35EEB">
+    <w:p w14:paraId="5C95A852" w14:textId="77777777" w:rsidR="00881376" w:rsidRDefault="00881376" w:rsidP="00F23305">
       <w:pPr>
         <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="affffffa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9962"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007A1E2C" w:rsidRPr="00367494" w14:paraId="39C73A33" w14:textId="77777777" w:rsidTr="00F23305">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74674B78" w14:textId="77777777" w:rsidR="007A1E2C" w:rsidRPr="00CD6375" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A1E2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ASPECTOS GENERALES DE LA AUDITORÍA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A1E2C" w:rsidRPr="00367494" w14:paraId="31ADE3CB" w14:textId="77777777" w:rsidTr="00F23305">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1076E4" w14:textId="77777777" w:rsidR="007A1E2C" w:rsidRPr="00CD6375" w:rsidRDefault="007A1E2C" w:rsidP="00F23305">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7708A9DA" w14:textId="77777777" w:rsidR="007A1E2C" w:rsidRPr="00881376" w:rsidRDefault="007A1E2C" w:rsidP="00F23305">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="affffffa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9962"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007A1E2C" w:rsidRPr="00367494" w14:paraId="3011F3FC" w14:textId="77777777" w:rsidTr="00F23305">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2268F87F" w14:textId="77777777" w:rsidR="007A1E2C" w:rsidRPr="00CD6375" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD6375">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ASPECTOS POSITIVOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A1E2C" w:rsidRPr="00367494" w14:paraId="47044CE9" w14:textId="77777777" w:rsidTr="00F23305">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC9C7D7" w14:textId="77777777" w:rsidR="007A1E2C" w:rsidRPr="00CD6375" w:rsidRDefault="007A1E2C" w:rsidP="00F23305">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0B075D44" w14:textId="77777777" w:rsidR="007A1E2C" w:rsidRPr="00CD6375" w:rsidRDefault="007A1E2C" w:rsidP="00F23305">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="affffffa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9962"/>
+        <w:gridCol w:w="6374"/>
+        <w:gridCol w:w="3588"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F9351F" w:rsidRPr="00367494" w:rsidTr="00CD6375">
+      <w:tr w:rsidR="00964C96" w:rsidRPr="007442EE" w14:paraId="1915854E" w14:textId="77777777" w:rsidTr="00F23305">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3199" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9351F" w:rsidRPr="00CD6375" w:rsidRDefault="00CD6375">
+          <w:p w14:paraId="3491AC48" w14:textId="77777777" w:rsidR="00964C96" w:rsidRPr="007442EE" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IDENTIFICACIÓN DEL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007442EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HALLAZGO </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- CÓDIGO: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1801" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="538B10EF" w14:textId="77777777" w:rsidR="00964C96" w:rsidRPr="00964C96" w:rsidRDefault="00964C96" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>Aspectos positivos</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D906E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXX-20XX-XX  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9351F" w:rsidRPr="00367494" w:rsidTr="00CD6375">
+      <w:tr w:rsidR="00567E2F" w:rsidRPr="007442EE" w14:paraId="65261AD3" w14:textId="77777777" w:rsidTr="00F23305">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9351F" w:rsidRPr="00367494" w:rsidRDefault="00F9351F" w:rsidP="00CD6375">
+          <w:p w14:paraId="69A7CB10" w14:textId="77777777" w:rsidR="00567E2F" w:rsidRPr="00567E2F" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007442EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRITERIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00567E2F" w:rsidRPr="003D3B38" w14:paraId="06AF4FE3" w14:textId="77777777" w:rsidTr="00F23305">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DFEDB8" w14:textId="77777777" w:rsidR="00567E2F" w:rsidRPr="003D3B38" w:rsidRDefault="00567E2F" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00567E2F" w:rsidRPr="00367494" w14:paraId="0A6ACFC7" w14:textId="77777777" w:rsidTr="00F23305">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E98791C" w14:textId="77777777" w:rsidR="00567E2F" w:rsidRPr="00567E2F" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007442EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DESCRIPCIÓN DEL HALLAZGO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00567E2F" w:rsidRPr="003D3B38" w14:paraId="43565BD0" w14:textId="77777777" w:rsidTr="00F23305">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB1BAC1" w14:textId="77777777" w:rsidR="00567E2F" w:rsidRPr="003D3B38" w:rsidRDefault="00567E2F" w:rsidP="00F23305">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CD6375" w:rsidRPr="00CD6375" w:rsidRDefault="00CD6375" w:rsidP="00D35EEB">
+    <w:p w14:paraId="630D06B0" w14:textId="77777777" w:rsidR="003D3B38" w:rsidRDefault="003D3B38" w:rsidP="00F23305">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="60" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C67CC3" w14:textId="77777777" w:rsidR="003D3B38" w:rsidRDefault="003D3B38" w:rsidP="00F23305">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3B38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nota:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3B38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El código del hallazgo está conformado así: XXX Sigla del proceso – 20XX Vigencia – XX Consecutivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AACEAC1" w14:textId="77777777" w:rsidR="00964C96" w:rsidRPr="003D3B38" w:rsidRDefault="00964C96" w:rsidP="00F23305">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3B38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Inserte tantas tablas como sea necesario)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B6C481" w14:textId="77777777" w:rsidR="003D3B38" w:rsidRPr="003D3B38" w:rsidRDefault="003D3B38" w:rsidP="00F23305">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="affffffa"/>
+        <w:tblW w:w="2500" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="2009"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007442EE" w:rsidRPr="00367494" w14:paraId="2A5B5A1D" w14:textId="77777777" w:rsidTr="008D37B0">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2983" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9D7342" w14:textId="0B6876DE" w:rsidR="007442EE" w:rsidRPr="007442EE" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007442EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="006557B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007442EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. TOTAL HALLAZGOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2017" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5BA87B" w14:textId="77777777" w:rsidR="007442EE" w:rsidRPr="007442EE" w:rsidRDefault="007442EE" w:rsidP="00F23305">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0D9CE5E0" w14:textId="77777777" w:rsidR="00CD6375" w:rsidRPr="00CD6375" w:rsidRDefault="00CD6375" w:rsidP="00F23305">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="affffffa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F9351F" w:rsidRPr="007442EE" w:rsidTr="00567E2F">
+      <w:tr w:rsidR="00F9351F" w:rsidRPr="00496C9E" w14:paraId="3BBF0210" w14:textId="77777777" w:rsidTr="00496C9E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9351F" w:rsidRPr="007442EE" w:rsidRDefault="000F5F75" w:rsidP="003D3B38">
+          <w:p w14:paraId="572B85F6" w14:textId="77777777" w:rsidR="00D35EEB" w:rsidRPr="00496C9E" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007442EE">
-[...7 lines deleted...]
-              <w:t>H</w:t>
+            <w:r w:rsidRPr="00496C9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="00CD6375" w:rsidRPr="007442EE">
-[...27 lines deleted...]
-              <w:t>(Inserte tantas tablas como sea necesario)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ECOMENDACIONES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E2F" w:rsidRPr="007442EE" w:rsidTr="00567E2F">
+      <w:tr w:rsidR="00F9351F" w:rsidRPr="00367494" w14:paraId="1DDE3475" w14:textId="77777777" w:rsidTr="00496C9E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29BEF588" w14:textId="77777777" w:rsidR="00D91777" w:rsidRPr="008D37B0" w:rsidRDefault="00D91777" w:rsidP="00F23305">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F9351F" w:rsidRPr="00367494" w14:paraId="3D3258B6" w14:textId="77777777" w:rsidTr="00496C9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E2F" w:rsidRPr="00567E2F" w:rsidRDefault="00567E2F" w:rsidP="00567E2F">
+          <w:p w14:paraId="708F1C01" w14:textId="77777777" w:rsidR="00F9351F" w:rsidRPr="00AE7B82" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>Criterio</w:t>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE7B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CONCLUSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ONES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E2F" w:rsidRPr="003D3B38" w:rsidTr="00567E2F">
+      <w:tr w:rsidR="00F9351F" w:rsidRPr="00367494" w14:paraId="4B0C38A0" w14:textId="77777777" w:rsidTr="00496C9E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E2F" w:rsidRPr="003D3B38" w:rsidRDefault="00567E2F" w:rsidP="00567E2F">
+          <w:p w14:paraId="4F820BD1" w14:textId="77777777" w:rsidR="00D91777" w:rsidRPr="008D37B0" w:rsidRDefault="00D91777" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E2F" w:rsidRPr="00367494" w:rsidTr="00567E2F">
-[...82 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D3B38" w:rsidRDefault="003D3B38" w:rsidP="003D3B38">
-[...576 lines deleted...]
-    <w:p w:rsidR="002B5372" w:rsidRDefault="002B5372" w:rsidP="00D35EEB">
+    <w:p w14:paraId="2EE53AF3" w14:textId="77777777" w:rsidR="002B5372" w:rsidRDefault="002B5372" w:rsidP="00F23305">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="afff6"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4981"/>
-        <w:gridCol w:w="4981"/>
+        <w:gridCol w:w="9962"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00874E19" w:rsidTr="00016CFE">
+      <w:tr w:rsidR="00874E19" w14:paraId="208526F1" w14:textId="77777777" w:rsidTr="00F23305">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00874E19" w:rsidRPr="00874E19" w:rsidRDefault="00874E19" w:rsidP="00F906CD">
+          <w:p w14:paraId="2B135A8A" w14:textId="77777777" w:rsidR="00874E19" w:rsidRPr="00874E19" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874E19">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Anexos</w:t>
+              <w:t>ANEXOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874E19" w:rsidTr="00016CFE">
+      <w:tr w:rsidR="008D37B0" w14:paraId="6E25D626" w14:textId="77777777" w:rsidTr="008D37B0">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00874E19" w:rsidRDefault="00874E19" w:rsidP="004D0863">
-[...14 lines deleted...]
-          <w:p w:rsidR="00874E19" w:rsidRDefault="00874E19" w:rsidP="00F906CD">
+          <w:p w14:paraId="2F33B7FB" w14:textId="77777777" w:rsidR="008D37B0" w:rsidRDefault="008D37B0" w:rsidP="00F23305">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00874E19" w:rsidRPr="002B5372" w:rsidRDefault="00874E19" w:rsidP="00D35EEB">
+    <w:p w14:paraId="3C9551F6" w14:textId="77777777" w:rsidR="00874E19" w:rsidRPr="002B5372" w:rsidRDefault="00874E19" w:rsidP="00F23305">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="affffffa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4772"/>
         <w:gridCol w:w="429"/>
         <w:gridCol w:w="4771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidTr="002B5372">
+      <w:tr w:rsidR="002B5372" w:rsidRPr="00367494" w14:paraId="39DB0A57" w14:textId="77777777" w:rsidTr="002B5372">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372">
+          <w:p w14:paraId="47762268" w14:textId="77777777" w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00367494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Elaborado por:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372">
+          <w:p w14:paraId="1A12DA08" w14:textId="77777777" w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372">
+          <w:p w14:paraId="60432E1C" w14:textId="77777777" w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="150" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372">
+          <w:p w14:paraId="0C4CD3C6" w14:textId="77777777" w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372">
+          <w:p w14:paraId="7A65001C" w14:textId="77777777" w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00367494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aprobado por:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372">
+          <w:p w14:paraId="0FC22052" w14:textId="77777777" w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372">
+          <w:p w14:paraId="255E9DDE" w14:textId="77777777" w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidTr="002B5372">
+      <w:tr w:rsidR="002B5372" w:rsidRPr="00367494" w14:paraId="7BB8775E" w14:textId="77777777" w:rsidTr="002B5372">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B5372" w:rsidRPr="00B66D32" w:rsidRDefault="002B5372" w:rsidP="002B5372">
+          <w:p w14:paraId="23288A64" w14:textId="77777777" w:rsidR="002B5372" w:rsidRPr="00B66D32" w:rsidRDefault="002B5372" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66D32">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOMBRE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="00B92DA0" w:rsidP="002B5372">
+          <w:p w14:paraId="6551EF8C" w14:textId="77777777" w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="00B92DA0" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Auditor Responsable de Auditorí</w:t>
             </w:r>
             <w:r w:rsidR="002B5372" w:rsidRPr="00367494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="150" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372">
+          <w:p w14:paraId="135FCA2B" w14:textId="77777777" w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002B5372" w:rsidRPr="00B66D32" w:rsidRDefault="002B5372" w:rsidP="002B5372">
+          <w:p w14:paraId="5CDB9435" w14:textId="77777777" w:rsidR="002B5372" w:rsidRPr="00B66D32" w:rsidRDefault="002B5372" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66D32">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOMBRE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372" w:rsidP="002B5372">
+          <w:p w14:paraId="6ED1A51F" w14:textId="77777777" w:rsidR="002B5372" w:rsidRPr="00367494" w:rsidRDefault="002B5372" w:rsidP="00F23305">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00367494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Asesor Control Interno de Gestión</w:t>
             </w:r>
             <w:r w:rsidR="00B92DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / Planeación</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0056418C" w:rsidRPr="0056418C" w:rsidRDefault="0056418C" w:rsidP="0056418C">
-[...11 lines deleted...]
-    <w:p w:rsidR="0056418C" w:rsidRPr="0056418C" w:rsidRDefault="0056418C" w:rsidP="0056418C">
+    <w:p w14:paraId="6EC83A92" w14:textId="77777777" w:rsidR="0056418C" w:rsidRPr="0056418C" w:rsidRDefault="0056418C" w:rsidP="00F23305">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0056418C" w:rsidRPr="0056418C" w:rsidSect="00367494">
-      <w:headerReference w:type="default" r:id="rId9"/>
+    <w:p w14:paraId="127BE2C3" w14:textId="77777777" w:rsidR="0056418C" w:rsidRPr="0056418C" w:rsidRDefault="0056418C" w:rsidP="00F23305">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0056418C" w:rsidRPr="0056418C" w:rsidSect="005F5895">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1134" w:header="426" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C33F36" w:rsidRDefault="00C33F36">
+    <w:p w14:paraId="2E72B4DC" w14:textId="77777777" w:rsidR="00244AA9" w:rsidRDefault="00244AA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C33F36" w:rsidRDefault="00C33F36">
+    <w:p w14:paraId="3A63B00A" w14:textId="77777777" w:rsidR="00244AA9" w:rsidRDefault="00244AA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B2D64BD" w14:textId="77777777" w:rsidR="00343152" w:rsidRDefault="00343152">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="052F6412" w14:textId="77777777" w:rsidR="00343152" w:rsidRDefault="00343152">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="011FB5A1" w14:textId="77777777" w:rsidR="00343152" w:rsidRDefault="00343152">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C33F36" w:rsidRDefault="00C33F36">
+    <w:p w14:paraId="7A979DC3" w14:textId="77777777" w:rsidR="00244AA9" w:rsidRDefault="00244AA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C33F36" w:rsidRDefault="00C33F36">
+    <w:p w14:paraId="11DF8589" w14:textId="77777777" w:rsidR="00244AA9" w:rsidRDefault="00244AA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00F9351F" w:rsidRDefault="00F9351F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="258D4E92" w14:textId="77777777" w:rsidR="00343152" w:rsidRDefault="00343152">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A2FA248" w14:textId="77777777" w:rsidR="00F9351F" w:rsidRDefault="00F9351F">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="20" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="affffffb"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2274"/>
       <w:gridCol w:w="1826"/>
       <w:gridCol w:w="1148"/>
       <w:gridCol w:w="3070"/>
       <w:gridCol w:w="1644"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F9351F" w:rsidTr="00367494">
+    <w:tr w:rsidR="00F9351F" w14:paraId="7289B4F2" w14:textId="77777777" w:rsidTr="00367494">
       <w:trPr>
         <w:trHeight w:val="255"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1129" w:type="pct"/>
           <w:vMerge w:val="restart"/>
           <w:tcMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00F9351F" w:rsidRDefault="00367494" w:rsidP="00367494">
+        <w:p w14:paraId="50717CB9" w14:textId="77777777" w:rsidR="00F9351F" w:rsidRDefault="00367494" w:rsidP="00367494">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4252"/>
               <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BB6FA49" wp14:editId="15AC9D43">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01D91867" wp14:editId="0089E28A">
                 <wp:extent cx="1368000" cy="438017"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="635"/>
-                <wp:docPr id="1" name="Imagen 1"/>
+                <wp:docPr id="9" name="Imagen 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1" name="Logo Unillanos - Horizontal.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1368000" cy="438017"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3871" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00F9351F" w:rsidRPr="00367494" w:rsidRDefault="000F5F75" w:rsidP="00367494">
+        <w:p w14:paraId="2CCA9382" w14:textId="77777777" w:rsidR="00F9351F" w:rsidRPr="00367494" w:rsidRDefault="000F5F75" w:rsidP="00367494">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00367494">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>PROCESO DE EVALUACIÓN, CONTROL Y SEGUIMIENTO INSTITUCIONAL</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F9351F" w:rsidTr="00367494">
+    <w:tr w:rsidR="00F9351F" w14:paraId="427F4C8A" w14:textId="77777777" w:rsidTr="00367494">
       <w:trPr>
         <w:trHeight w:val="255"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1129" w:type="pct"/>
           <w:vMerge/>
           <w:tcMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00F9351F" w:rsidRDefault="00F9351F">
+        <w:p w14:paraId="27EF9623" w14:textId="77777777" w:rsidR="00F9351F" w:rsidRDefault="00F9351F">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3871" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00F9351F" w:rsidRDefault="000F5F75">
+        <w:p w14:paraId="2D5F77AF" w14:textId="014CE246" w:rsidR="00F9351F" w:rsidRDefault="000F5F75">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4252"/>
               <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>INFORME DE AUDITORÍA</w:t>
           </w:r>
           <w:r w:rsidR="00881376">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> INTERNA</w:t>
           </w:r>
+          <w:r w:rsidR="00343152">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> DE TERCERA LÍNEA</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F9351F" w:rsidTr="00367494">
+    <w:tr w:rsidR="00F9351F" w14:paraId="4A030CCF" w14:textId="77777777" w:rsidTr="00367494">
       <w:trPr>
         <w:trHeight w:val="255"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1129" w:type="pct"/>
           <w:vMerge/>
           <w:tcMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00F9351F" w:rsidRDefault="00F9351F">
+        <w:p w14:paraId="28A82D6A" w14:textId="77777777" w:rsidR="00F9351F" w:rsidRDefault="00F9351F">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="920" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00F9351F" w:rsidRDefault="000F5F75">
+        <w:p w14:paraId="56E308D5" w14:textId="77777777" w:rsidR="00F9351F" w:rsidRDefault="000F5F75">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4252"/>
               <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Código: </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>FO-ECS-04</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="579" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00F9351F" w:rsidRDefault="000F5F75" w:rsidP="00367494">
+        <w:p w14:paraId="5ED6BE9A" w14:textId="77777777" w:rsidR="00F9351F" w:rsidRDefault="000F5F75" w:rsidP="0019655B">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4252"/>
               <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
             <w:ind w:left="-118" w:right="-85"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Versión: </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="0019655B">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>0</w:t>
-[...8 lines deleted...]
-            <w:t>9</w:t>
+            <w:t>10</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1544" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00F9351F" w:rsidRDefault="000F5F75">
+        <w:p w14:paraId="6F5AF102" w14:textId="6FCF2CBA" w:rsidR="00F9351F" w:rsidRDefault="000F5F75" w:rsidP="00D22EF1">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4252"/>
               <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Fecha de </w:t>
           </w:r>
           <w:r w:rsidRPr="00367494">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">aprobación: </w:t>
           </w:r>
-          <w:r w:rsidR="00367494" w:rsidRPr="00367494">
+          <w:r w:rsidR="00F23305" w:rsidRPr="00F23305">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:bCs/>
+              <w:i/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>06</w:t>
+          </w:r>
+          <w:r w:rsidR="00D22EF1">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>26/02/2024</w:t>
+            <w:t>/0</w:t>
+          </w:r>
+          <w:r w:rsidR="00F23305">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:i/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r w:rsidR="00D22EF1">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:i/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="828" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00F9351F" w:rsidRDefault="000F5F75">
+        <w:p w14:paraId="0EDCDC7B" w14:textId="77777777" w:rsidR="00F9351F" w:rsidRDefault="000F5F75">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4252"/>
               <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Página: </w:t>
           </w:r>
           <w:r>
@@ -3558,51 +3598,51 @@
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00016CFE">
+          <w:r w:rsidR="00D906E4">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
@@ -3613,99 +3653,109 @@
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00016CFE">
+          <w:r w:rsidR="00D906E4">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00F9351F" w:rsidRPr="00367494" w:rsidRDefault="00F9351F">
+  <w:p w14:paraId="720F4EE4" w14:textId="77777777" w:rsidR="00F9351F" w:rsidRPr="00367494" w:rsidRDefault="00F9351F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="660943A5" w14:textId="77777777" w:rsidR="00343152" w:rsidRDefault="00343152">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="323B2E33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91DC50DA"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3834,182 +3884,209 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="305554662">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1305551578">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F9351F"/>
+    <w:rsid w:val="00003993"/>
     <w:rsid w:val="00016CFE"/>
     <w:rsid w:val="000958B8"/>
     <w:rsid w:val="000F5F75"/>
+    <w:rsid w:val="0019655B"/>
+    <w:rsid w:val="00244AA9"/>
     <w:rsid w:val="0026334E"/>
     <w:rsid w:val="002B5372"/>
+    <w:rsid w:val="00343152"/>
     <w:rsid w:val="00367494"/>
     <w:rsid w:val="00373CCE"/>
     <w:rsid w:val="003D3B38"/>
     <w:rsid w:val="00444464"/>
     <w:rsid w:val="00456D13"/>
     <w:rsid w:val="00496C9E"/>
     <w:rsid w:val="004D0863"/>
+    <w:rsid w:val="005027E1"/>
     <w:rsid w:val="005061F9"/>
     <w:rsid w:val="00527AFB"/>
+    <w:rsid w:val="005540FD"/>
     <w:rsid w:val="0056418C"/>
     <w:rsid w:val="00567E2F"/>
     <w:rsid w:val="00571F48"/>
+    <w:rsid w:val="005F5895"/>
+    <w:rsid w:val="006557B2"/>
+    <w:rsid w:val="00656D35"/>
     <w:rsid w:val="00671DD8"/>
     <w:rsid w:val="00676638"/>
+    <w:rsid w:val="006C0D92"/>
+    <w:rsid w:val="007035A2"/>
     <w:rsid w:val="007442EE"/>
+    <w:rsid w:val="007907CA"/>
+    <w:rsid w:val="007A1E2C"/>
     <w:rsid w:val="007E42C2"/>
     <w:rsid w:val="00804857"/>
     <w:rsid w:val="00861530"/>
     <w:rsid w:val="00874E19"/>
     <w:rsid w:val="00881376"/>
     <w:rsid w:val="00885957"/>
+    <w:rsid w:val="008D37B0"/>
     <w:rsid w:val="00902A82"/>
     <w:rsid w:val="00920C17"/>
+    <w:rsid w:val="00964C96"/>
     <w:rsid w:val="00AB1ABD"/>
     <w:rsid w:val="00AE7B82"/>
     <w:rsid w:val="00B06191"/>
     <w:rsid w:val="00B137ED"/>
     <w:rsid w:val="00B66D32"/>
+    <w:rsid w:val="00B8672F"/>
     <w:rsid w:val="00B92DA0"/>
+    <w:rsid w:val="00B9611D"/>
     <w:rsid w:val="00BA4071"/>
+    <w:rsid w:val="00BA5896"/>
+    <w:rsid w:val="00BF1000"/>
     <w:rsid w:val="00C03556"/>
     <w:rsid w:val="00C204F9"/>
     <w:rsid w:val="00C33F36"/>
+    <w:rsid w:val="00C442A4"/>
     <w:rsid w:val="00C458F3"/>
+    <w:rsid w:val="00CA3012"/>
     <w:rsid w:val="00CD6375"/>
     <w:rsid w:val="00CF75D2"/>
+    <w:rsid w:val="00D22EF1"/>
     <w:rsid w:val="00D35EEB"/>
     <w:rsid w:val="00D678E5"/>
+    <w:rsid w:val="00D906E4"/>
     <w:rsid w:val="00D91777"/>
+    <w:rsid w:val="00E30A4E"/>
     <w:rsid w:val="00E5111B"/>
     <w:rsid w:val="00E5689C"/>
     <w:rsid w:val="00E73D58"/>
+    <w:rsid w:val="00F23305"/>
+    <w:rsid w:val="00F429D9"/>
     <w:rsid w:val="00F5671F"/>
     <w:rsid w:val="00F9351F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="40645AE4"/>
+  <w14:docId w14:val="4295C385"/>
   <w15:docId w15:val="{B590AD87-64D0-404A-811D-925331A43298}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4337,50 +4414,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
@@ -6388,58 +6470,61 @@
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="28" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="28" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C204F9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -6747,77 +6832,77 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi5B4bB2j5zOeEzZPajjRYr21zpgw==">CgMxLjAyCGguZ2pkZ3hzOAByITFmeTBSalFFWTFxbTNObFZVeVFWaEluWTFMSXBfVGctWQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16282725-F51F-41A9-8AE6-AF1382159B1B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE76A33B-B0A9-4BAF-B88B-C7AD90E4097A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1094</Characters>
+  <Pages>1</Pages>
+  <Words>153</Words>
+  <Characters>844</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1290</CharactersWithSpaces>
+  <CharactersWithSpaces>996</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Cesar Augusto Ladino Gonzalez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>