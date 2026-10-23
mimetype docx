--- v0 (2025-12-04)
+++ v1 (2026-10-23)
@@ -1,614 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2491"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2491"/>
+        <w:gridCol w:w="9964"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E03439" w:rsidRPr="00E41CAE" w14:paraId="6F2584A6" w14:textId="77777777" w:rsidTr="008B0F52">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EBF6228" w14:textId="77777777" w:rsidR="00E03439" w:rsidRPr="00B53E29" w:rsidRDefault="00E03439" w:rsidP="00341558">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-313"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B53E29">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NOTIFICACIÓN POR AVISO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E03439" w:rsidRPr="00E41CAE" w14:paraId="26A70088" w14:textId="77777777" w:rsidTr="008B0F52">
-[...482 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A3DFFCF" w14:textId="77777777" w:rsidR="009F20BA" w:rsidRPr="00E03439" w:rsidRDefault="009F20BA" w:rsidP="00E03439">
+    <w:p w14:paraId="4A3DFFCF" w14:textId="77777777" w:rsidR="009F20BA" w:rsidRPr="00D57E68" w:rsidRDefault="009F20BA" w:rsidP="00E03439">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="478B815D" w14:textId="77777777" w:rsidR="00995EF2" w:rsidRPr="00E03439" w:rsidRDefault="00995EF2" w:rsidP="00E03439">
+    <w:p w14:paraId="4DEEAC78" w14:textId="0AF5DEA2" w:rsidR="00995EF2" w:rsidRPr="00D57E68" w:rsidRDefault="00D57E68" w:rsidP="00D57E68">
       <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E03439">
-        <w:t xml:space="preserve">En cumplimiento de lo establecido en el artículo 69 de la Ley 1437 de 2011, se procede a realizar la </w:t>
+      <w:r w:rsidRPr="00D57E68">
+        <w:t>De conformidad con el artículo 69 de la Ley 1437 de 2011 "Por la cual se expide el Código de Procedimiento Administrativo y de lo Contencioso Administrativo." Que señala: "Cu</w:t>
       </w:r>
-      <w:r w:rsidR="00FF7B75" w:rsidRPr="00E03439">
-[...6 lines deleted...]
-        <w:t>:</w:t>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D57E68">
+        <w:t>ando se desconozca la información sobre el destinatario, el aviso, con copia íntegra del acto administrativo, se publicará en la página electrónica y en todo caso en un lugar de acceso al público de la respectiva entidad por el término de cinco (5) días, con la advertencia de que la notificación se considerará surtida al finalizar el día siguiente del retiro del aviso", se realizan las siguientes notificaciones:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEEAC78" w14:textId="77777777" w:rsidR="00995EF2" w:rsidRDefault="00995EF2" w:rsidP="00E03439">
+    <w:p w14:paraId="0ED24890" w14:textId="77777777" w:rsidR="00D57E68" w:rsidRPr="00D57E68" w:rsidRDefault="00D57E68" w:rsidP="00E03439">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1645"/>
         <w:gridCol w:w="1439"/>
         <w:gridCol w:w="1950"/>
@@ -754,51 +263,50 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C6CFDE3" w14:textId="77777777" w:rsidR="00E03439" w:rsidRPr="00341558" w:rsidRDefault="00E03439" w:rsidP="00341558">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C54A0F1" w14:textId="77777777" w:rsidR="00E03439" w:rsidRPr="00341558" w:rsidRDefault="00E03439" w:rsidP="00341558">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1401" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75AF0F38" w14:textId="77777777" w:rsidR="00E03439" w:rsidRPr="00341558" w:rsidRDefault="00E03439" w:rsidP="00341558">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -860,51 +368,50 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F5BE00F" w14:textId="77777777" w:rsidR="00E03439" w:rsidRPr="00341558" w:rsidRDefault="00E03439" w:rsidP="00341558">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="pct"/>
-            <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62AF776A" w14:textId="77777777" w:rsidR="00E03439" w:rsidRPr="00341558" w:rsidRDefault="00E03439" w:rsidP="00341558">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1401" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="008500CB" w14:textId="77777777" w:rsidR="00E03439" w:rsidRPr="00341558" w:rsidRDefault="00E03439" w:rsidP="00341558">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -1772,122 +1279,122 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71555CBD" w14:textId="77777777" w:rsidR="009512AA" w:rsidRPr="005F4F8B" w:rsidRDefault="009512AA" w:rsidP="00F54E19">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-313"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009512AA" w:rsidRPr="005F4F8B" w:rsidSect="005D5625">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12242" w:h="15842" w:code="122"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D064FCF" w14:textId="77777777" w:rsidR="001D168D" w:rsidRDefault="001D168D">
+    <w:p w14:paraId="361C2D25" w14:textId="77777777" w:rsidR="00365529" w:rsidRDefault="00365529">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EC72DAB" w14:textId="77777777" w:rsidR="001D168D" w:rsidRDefault="001D168D">
+    <w:p w14:paraId="081CA1D5" w14:textId="77777777" w:rsidR="00365529" w:rsidRDefault="00365529">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="588EBEC1" w14:textId="77777777" w:rsidR="001D168D" w:rsidRDefault="001D168D">
+    <w:p w14:paraId="5ED758A8" w14:textId="77777777" w:rsidR="00365529" w:rsidRDefault="00365529">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="588DA5F8" w14:textId="77777777" w:rsidR="001D168D" w:rsidRDefault="001D168D">
+    <w:p w14:paraId="37E30334" w14:textId="77777777" w:rsidR="00365529" w:rsidRDefault="00365529">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959"/>
       </w:tblBorders>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2497"/>
       <w:gridCol w:w="1893"/>
       <w:gridCol w:w="1154"/>
       <w:gridCol w:w="3065"/>
       <w:gridCol w:w="1355"/>
     </w:tblGrid>
     <w:tr w:rsidR="005D5625" w14:paraId="5DD53060" w14:textId="77777777" w:rsidTr="000B59D2">
       <w:trPr>
         <w:trHeight w:val="283"/>
         <w:jc w:val="center"/>
@@ -1902,51 +1409,51 @@
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005D5625">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
-              <w:lang w:eastAsia="es-CO"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F1D0A4A" wp14:editId="58208B4E">
                 <wp:extent cx="1440000" cy="458599"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="0"/>
                 <wp:docPr id="1" name="0 Imagen"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="0 Imagen"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
@@ -2201,230 +1708,230 @@
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidR="00E03439">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>02</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="579" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7F14F833" w14:textId="69AB42C3" w:rsidR="005D5625" w:rsidRPr="0003671A" w:rsidRDefault="005D5625" w:rsidP="005D5625">
+        <w:p w14:paraId="7F14F833" w14:textId="424FFFA2" w:rsidR="005D5625" w:rsidRPr="0003671A" w:rsidRDefault="005D5625" w:rsidP="005D5625">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0003671A">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Versión:</w:t>
           </w:r>
           <w:r w:rsidRPr="0003671A">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> 0</w:t>
           </w:r>
-          <w:r w:rsidR="005E1672">
-[...8 lines deleted...]
-            <w:t>2</w:t>
+          <w:r w:rsidR="00CB79CA">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              <w:i/>
+              <w:color w:val="000000"/>
+              <w:spacing w:val="-2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1538" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6282AD98" w14:textId="3FB6AC96" w:rsidR="005D5625" w:rsidRPr="0003671A" w:rsidRDefault="005D5625" w:rsidP="005D5625">
+        <w:p w14:paraId="6282AD98" w14:textId="005955BB" w:rsidR="005D5625" w:rsidRPr="0003671A" w:rsidRDefault="005D5625" w:rsidP="005D5625">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0003671A">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Fecha de aprobación:</w:t>
           </w:r>
           <w:r w:rsidRPr="0003671A">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
+          <w:r w:rsidR="00CB79CA">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              <w:i/>
+              <w:color w:val="000000"/>
+              <w:spacing w:val="-2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>14</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006B34A2">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              <w:i/>
+              <w:color w:val="000000"/>
+              <w:spacing w:val="-2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>/0</w:t>
+          </w:r>
           <w:r w:rsidR="005E1672">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>25</w:t>
+            <w:t>9</w:t>
           </w:r>
           <w:r w:rsidRPr="006B34A2">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>/0</w:t>
-[...20 lines deleted...]
-            </w:rPr>
             <w:t>/202</w:t>
           </w:r>
-          <w:r w:rsidR="005E1672">
-[...8 lines deleted...]
-            <w:t>5</w:t>
+          <w:r w:rsidR="00CB79CA">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              <w:i/>
+              <w:color w:val="000000"/>
+              <w:spacing w:val="-2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="680" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4A4A7DCE" w14:textId="77777777" w:rsidR="005D5625" w:rsidRPr="0003671A" w:rsidRDefault="005D5625" w:rsidP="005D5625">
+        <w:p w14:paraId="4A4A7DCE" w14:textId="31BE9A19" w:rsidR="005D5625" w:rsidRPr="0003671A" w:rsidRDefault="005D5625" w:rsidP="005D5625">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0003671A">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -2459,51 +1966,51 @@
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0003671A">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r w:rsidRPr="0003671A">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00F54E19">
+          <w:r w:rsidR="00CB79CA">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:i/>
               <w:noProof/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="0003671A">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="0003671A">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -2526,144 +2033,144 @@
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0003671A">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r w:rsidRPr="0003671A">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00F54E19">
+          <w:r w:rsidR="00CB79CA">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:i/>
               <w:noProof/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="0003671A">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0C5D2430" w14:textId="77777777" w:rsidR="00D77465" w:rsidRDefault="00D77465" w:rsidP="00E03439">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00583729"/>
     <w:rsid w:val="00061CB4"/>
     <w:rsid w:val="00074130"/>
     <w:rsid w:val="000753F9"/>
     <w:rsid w:val="000855E8"/>
     <w:rsid w:val="0009090A"/>
     <w:rsid w:val="000B59D2"/>
     <w:rsid w:val="000C5CC8"/>
     <w:rsid w:val="000D4D3E"/>
     <w:rsid w:val="000E6A1D"/>
     <w:rsid w:val="000F5246"/>
     <w:rsid w:val="00102E65"/>
     <w:rsid w:val="00115AD7"/>
     <w:rsid w:val="0018480F"/>
     <w:rsid w:val="00185058"/>
     <w:rsid w:val="001D168D"/>
     <w:rsid w:val="001D586E"/>
     <w:rsid w:val="001F3D0C"/>
     <w:rsid w:val="001F5090"/>
     <w:rsid w:val="00213470"/>
     <w:rsid w:val="00254016"/>
     <w:rsid w:val="00265046"/>
     <w:rsid w:val="00271CC3"/>
     <w:rsid w:val="002A3F67"/>
     <w:rsid w:val="002B3854"/>
     <w:rsid w:val="002F26B0"/>
     <w:rsid w:val="00325BEE"/>
     <w:rsid w:val="00341558"/>
+    <w:rsid w:val="00365529"/>
     <w:rsid w:val="003A7A89"/>
     <w:rsid w:val="003B3DD6"/>
     <w:rsid w:val="003C561C"/>
     <w:rsid w:val="003E0A70"/>
     <w:rsid w:val="003F525F"/>
     <w:rsid w:val="00404A06"/>
     <w:rsid w:val="00404A67"/>
     <w:rsid w:val="00465501"/>
     <w:rsid w:val="00491FC0"/>
     <w:rsid w:val="004E0584"/>
     <w:rsid w:val="004E0588"/>
     <w:rsid w:val="004E369A"/>
     <w:rsid w:val="004F72F4"/>
     <w:rsid w:val="00506A31"/>
     <w:rsid w:val="0052283E"/>
     <w:rsid w:val="00583729"/>
     <w:rsid w:val="00595C02"/>
     <w:rsid w:val="005C0AEE"/>
     <w:rsid w:val="005D1446"/>
     <w:rsid w:val="005D5625"/>
     <w:rsid w:val="005E1672"/>
     <w:rsid w:val="005F1E10"/>
     <w:rsid w:val="005F45C0"/>
     <w:rsid w:val="005F4F8B"/>
     <w:rsid w:val="00601305"/>
@@ -2684,122 +2191,125 @@
     <w:rsid w:val="008B69CD"/>
     <w:rsid w:val="008C1652"/>
     <w:rsid w:val="00907248"/>
     <w:rsid w:val="0091492F"/>
     <w:rsid w:val="00930888"/>
     <w:rsid w:val="009512AA"/>
     <w:rsid w:val="00957544"/>
     <w:rsid w:val="00995EF2"/>
     <w:rsid w:val="009D5497"/>
     <w:rsid w:val="009F20BA"/>
     <w:rsid w:val="00A11C2E"/>
     <w:rsid w:val="00A21C29"/>
     <w:rsid w:val="00A268BE"/>
     <w:rsid w:val="00A71A68"/>
     <w:rsid w:val="00A756F5"/>
     <w:rsid w:val="00AA5AA5"/>
     <w:rsid w:val="00AF02F9"/>
     <w:rsid w:val="00B30811"/>
     <w:rsid w:val="00B53E29"/>
     <w:rsid w:val="00B61AE4"/>
     <w:rsid w:val="00BA1A9D"/>
     <w:rsid w:val="00BF1E08"/>
     <w:rsid w:val="00C66A24"/>
     <w:rsid w:val="00CA0A2C"/>
     <w:rsid w:val="00CA13BE"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rsid w:val="00CC198A"/>
     <w:rsid w:val="00CC6DD3"/>
     <w:rsid w:val="00CD2366"/>
     <w:rsid w:val="00CD53FE"/>
     <w:rsid w:val="00CE386B"/>
     <w:rsid w:val="00CE4138"/>
     <w:rsid w:val="00D018C6"/>
     <w:rsid w:val="00D21EA7"/>
+    <w:rsid w:val="00D50A66"/>
+    <w:rsid w:val="00D57E68"/>
     <w:rsid w:val="00D77465"/>
     <w:rsid w:val="00DB70E9"/>
     <w:rsid w:val="00DE1ADD"/>
     <w:rsid w:val="00E03439"/>
     <w:rsid w:val="00E12714"/>
     <w:rsid w:val="00E41CAE"/>
     <w:rsid w:val="00E82516"/>
     <w:rsid w:val="00ED208F"/>
     <w:rsid w:val="00EE227E"/>
     <w:rsid w:val="00EF1A35"/>
     <w:rsid w:val="00EF48E0"/>
     <w:rsid w:val="00F02E1D"/>
     <w:rsid w:val="00F5216E"/>
     <w:rsid w:val="00F54E19"/>
     <w:rsid w:val="00F662A6"/>
     <w:rsid w:val="00F73774"/>
     <w:rsid w:val="00F73DB9"/>
     <w:rsid w:val="00F96323"/>
     <w:rsid w:val="00FA18BA"/>
     <w:rsid w:val="00FD1043"/>
     <w:rsid w:val="00FF7B75"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="038661F5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B2E1A7E3-06F6-4E7B-A3DD-A5D228FAA2AC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3031,55 +2541,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009512AA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009512AA"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
@@ -3182,51 +2687,51 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00D77465"/>
     <w:rPr>
       <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="587151126">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="766577254">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3530,69 +3035,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>139</Words>
-  <Characters>769</Characters>
+  <Words>189</Words>
+  <Characters>1078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ACTA  DE  ELIMINACIÓN</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>unillanos</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>907</CharactersWithSpaces>
+  <CharactersWithSpaces>1265</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ACTA  DE  ELIMINACIÓN</dc:title>
   <dc:subject/>
   <dc:creator>martha soraya</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>